--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-11 22:07:59</t>
+    <t>Актуальность прайса на: 2026-06-27 04:02:28</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Dimplex Coventry Graphite Grey + Symphony DF2608-INT</t>
   </si>
   <si>
     <t>Камин Dimplex Coventry Graphite Grey + Symphony DF2608-INT - выставочный образец</t>
   </si>