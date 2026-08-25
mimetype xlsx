--- v1 (2026-06-26)
+++ v2 (2026-08-25)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 04:02:28</t>
+    <t>Актуальность прайса на: 2026-08-24 15:05:49</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Dimplex Coventry Graphite Grey + Symphony DF2608-INT</t>
   </si>
   <si>
     <t>Камин Dimplex Coventry Graphite Grey + Symphony DF2608-INT - выставочный образец</t>
   </si>