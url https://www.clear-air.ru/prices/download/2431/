--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2661">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-11 14:50:27</t>
+    <t>Актуальность прайса на: 2026-06-27 04:02:24</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>First 50 V</t>
   </si>
   <si>
     <t>Thermex First 50 V водонагреватель накопительный</t>
   </si>
@@ -8547,111 +8547,111 @@
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5">
         <v>1.0</v>
       </c>
       <c r="E12" s="9">
         <v>0.0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="11">
         <v>1</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E13" s="9">
         <v>23090.0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="11">
         <v>2</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E14" s="9">
         <v>14390.0</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="11">
         <v>3</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E15" s="9">
         <v>16490.0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="11">
         <v>4</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E16" s="9">
         <v>21090.0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11">
         <v>1</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="5">
         <v>0.0</v>
       </c>
       <c r="E17" s="9">
         <v>43390.0</v>
       </c>
       <c r="F17" s="7" t="s">
@@ -8707,151 +8707,151 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="9">
         <v>38690.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E21" s="9">
         <v>20890.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E22" s="9">
         <v>11890.0</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
         <v>3</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="9">
         <v>14690.0</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
         <v>4</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
       <c r="E24" s="9">
         <v>14090.0</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
         <v>5</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5">
         <v>0.0</v>
       </c>
       <c r="E25" s="9">
         <v>19390.0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="11">
         <v>6</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E26" s="9">
         <v>18790.0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11">
         <v>1</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5">
         <v>0.0</v>
       </c>
       <c r="E27" s="9">
         <v>24490.0</v>
       </c>
       <c r="F27" s="7" t="s">
@@ -8907,111 +8907,111 @@
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
         <v>0.0</v>
       </c>
       <c r="E30" s="9">
         <v>21390.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>31.0</v>
+        <v>10.0</v>
       </c>
       <c r="E31" s="9">
         <v>23990.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>30.0</v>
+        <v>27.0</v>
       </c>
       <c r="E32" s="9">
         <v>13590.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>51.0</v>
+        <v>27.0</v>
       </c>
       <c r="E33" s="9">
         <v>16290.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>41.0</v>
+        <v>30.0</v>
       </c>
       <c r="E34" s="9">
         <v>20990.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>1</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>7.0</v>
       </c>
       <c r="E35" s="9">
         <v>21390.0</v>
       </c>
       <c r="F35" s="7" t="s">
@@ -9047,531 +9047,531 @@
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
         <v>1.0</v>
       </c>
       <c r="E37" s="9">
         <v>14690.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>4</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E38" s="9">
         <v>19290.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>1</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E39" s="9">
         <v>23290.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>2</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E40" s="9">
         <v>13190.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
         <v>3</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E41" s="9">
         <v>15890.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>4</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E42" s="9">
         <v>20290.0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
         <v>1</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="5">
         <v>1.0</v>
       </c>
       <c r="E43" s="9">
         <v>28690.0</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
         <v>2</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E44" s="9">
         <v>26790.0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
         <v>3</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E45" s="9">
         <v>17590.0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
         <v>4</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
         <v>3.0</v>
       </c>
       <c r="E46" s="9">
         <v>15990.0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
         <v>5</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E47" s="9">
         <v>20390.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
         <v>6</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E48" s="9">
         <v>18990.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
         <v>7</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E49" s="9">
         <v>25690.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
         <v>8</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E50" s="9">
         <v>23690.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
         <v>1</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E51" s="9">
         <v>27590.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>2</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E52" s="9">
         <v>25290.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>3</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E53" s="9">
         <v>16890.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>4</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>73.0</v>
+        <v>45.0</v>
       </c>
       <c r="E54" s="9">
         <v>14790.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>5</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E55" s="9">
         <v>18190.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>6</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E56" s="9">
         <v>19790.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>7</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
-        <v>96.0</v>
+        <v>2.0</v>
       </c>
       <c r="E57" s="9">
         <v>17590.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>8</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
         <v>1.0</v>
       </c>
       <c r="E58" s="9">
         <v>20390.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>9</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
       <c r="E59" s="9">
         <v>22790.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>10</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E60" s="9">
         <v>24690.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>11</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>98.0</v>
+        <v>19.0</v>
       </c>
       <c r="E61" s="9">
         <v>22190.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>12</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="E62" s="9">
         <v>25290.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>1</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
         <v>1.0</v>
       </c>
       <c r="E63" s="9">
         <v>35890.0</v>
       </c>
       <c r="F63" s="7" t="s">
@@ -9687,171 +9687,171 @@
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>1.0</v>
       </c>
       <c r="E69" s="9">
         <v>30290.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
         <v>1</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E70" s="9">
         <v>23890.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
         <v>2</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>26.0</v>
+        <v>73.0</v>
       </c>
       <c r="E71" s="9">
         <v>22790.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>3</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E72" s="9">
         <v>12690.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>4</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="E73" s="9">
         <v>15990.0</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
         <v>5</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5">
-        <v>39.0</v>
+        <v>3.0</v>
       </c>
       <c r="E74" s="9">
         <v>15390.0</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
         <v>6</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5">
-        <v>16.0</v>
+        <v>2.0</v>
       </c>
       <c r="E75" s="9">
         <v>20690.0</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
         <v>7</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="5">
-        <v>62.0</v>
+        <v>12.0</v>
       </c>
       <c r="E76" s="9">
         <v>19790.0</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
         <v>1</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="9">
         <v>22690.0</v>
       </c>
       <c r="F77" s="7" t="s">
@@ -10207,111 +10207,111 @@
       </c>
       <c r="C95" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="5">
         <v>0.0</v>
       </c>
       <c r="E95" s="9">
         <v>17690.0</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
         <v>1</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E96" s="9">
         <v>22290.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
         <v>2</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="E97" s="9">
         <v>14090.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>3</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E98" s="9">
         <v>17390.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
         <v>4</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="E99" s="9">
         <v>20690.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
         <v>14.0</v>
       </c>
       <c r="E100" s="9">
         <v>0.0</v>
       </c>
       <c r="F100" s="7" t="s">
@@ -10467,411 +10467,411 @@
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
         <v>4.0</v>
       </c>
       <c r="E108" s="9">
         <v>12390.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E109" s="9">
         <v>9390.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E110" s="9">
         <v>10390.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>108.0</v>
+        <v>132.0</v>
       </c>
       <c r="E111" s="9">
         <v>11990.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
-        <v>43.0</v>
+        <v>73.0</v>
       </c>
       <c r="E112" s="9">
         <v>15590.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>44.0</v>
+        <v>68.0</v>
       </c>
       <c r="E113" s="9">
         <v>7990.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E114" s="9">
         <v>9290.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>16.0</v>
+        <v>52.0</v>
       </c>
       <c r="E115" s="9">
         <v>8990.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>50.0</v>
+        <v>71.0</v>
       </c>
       <c r="E116" s="9">
         <v>8490.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>7</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="E117" s="9">
         <v>9390.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>22.0</v>
+        <v>2.0</v>
       </c>
       <c r="E118" s="9">
         <v>9790.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E119" s="9">
         <v>10290.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>123.0</v>
+        <v>114.0</v>
       </c>
       <c r="E120" s="9">
         <v>9990.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>1</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>16.0</v>
+        <v>23.0</v>
       </c>
       <c r="E121" s="9">
         <v>19490.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>2</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>45.0</v>
+        <v>29.0</v>
       </c>
       <c r="E122" s="9">
         <v>10990.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>3</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>34.0</v>
+        <v>1.0</v>
       </c>
       <c r="E123" s="9">
         <v>13090.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>4</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>63.0</v>
+        <v>43.0</v>
       </c>
       <c r="E124" s="9">
         <v>17090.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>1</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E125" s="9">
         <v>12290.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>2</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
       <c r="E126" s="9">
         <v>9090.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>3</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="E127" s="9">
         <v>10290.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>1</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>0.0</v>
       </c>
       <c r="F128" s="7" t="s">
@@ -10987,311 +10987,311 @@
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="9">
         <v>22890.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>1</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="E135" s="9">
         <v>15090.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>2</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E136" s="9">
         <v>17290.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>3</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E137" s="9">
         <v>11190.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>4</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>24.0</v>
+        <v>27.0</v>
       </c>
       <c r="E138" s="9">
         <v>10790.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>5</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="E139" s="9">
         <v>13490.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>1</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>24.0</v>
+        <v>50.0</v>
       </c>
       <c r="E140" s="9">
         <v>20090.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>2</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>52.0</v>
+        <v>64.0</v>
       </c>
       <c r="E141" s="9">
         <v>26490.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>3</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E142" s="9">
         <v>11790.0</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>4</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E143" s="9">
         <v>13690.0</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>5</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
       <c r="E144" s="9">
         <v>17890.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>1</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>26.0</v>
+        <v>23.0</v>
       </c>
       <c r="E145" s="9">
         <v>19890.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>2</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
       <c r="E146" s="9">
         <v>11790.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>3</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
       <c r="E147" s="9">
         <v>13590.0</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
         <v>4</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="E148" s="9">
         <v>17690.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>1</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="9">
         <v>17590.0</v>
       </c>
       <c r="F149" s="7" t="s">
@@ -11387,211 +11387,211 @@
       </c>
       <c r="C154" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="5">
         <v>0.0</v>
       </c>
       <c r="E154" s="9">
         <v>13890.0</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
         <v>1</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E155" s="9">
         <v>15890.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>2</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="E156" s="9">
         <v>18590.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>3</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E157" s="9">
         <v>9990.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>4</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E158" s="9">
         <v>12090.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>5</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E159" s="9">
         <v>13890.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>1</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
       <c r="E160" s="9">
         <v>10790.0</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
         <v>2</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="E161" s="9">
         <v>13090.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>1</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="9">
         <v>6190.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>2</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E163" s="9">
         <v>4990.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>1</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
         <v>22.0</v>
       </c>
       <c r="E164" s="9">
         <v>8190.0</v>
       </c>
       <c r="F164" s="7" t="s">
@@ -11607,251 +11607,251 @@
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
         <v>3.0</v>
       </c>
       <c r="E165" s="9">
         <v>8190.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>3</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E166" s="9">
         <v>9390.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>4</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E167" s="9">
         <v>9390.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>1</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E168" s="9">
         <v>6390.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>2</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
       <c r="E169" s="9">
         <v>6390.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>3</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E170" s="9">
         <v>7590.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>4</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E171" s="9">
         <v>7590.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>5</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E172" s="9">
         <v>5890.0</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>6</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E173" s="9">
         <v>5890.0</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>1</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>24.0</v>
+        <v>15.0</v>
       </c>
       <c r="E174" s="9">
         <v>6390.0</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>2</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
-        <v>18.0</v>
+        <v>3.0</v>
       </c>
       <c r="E175" s="9">
         <v>7390.0</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>3</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>16.0</v>
+        <v>11.0</v>
       </c>
       <c r="E176" s="9">
         <v>7390.0</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>4</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
         <v>1.0</v>
       </c>
       <c r="E177" s="9">
         <v>6390.0</v>
       </c>
       <c r="F177" s="7" t="s">
@@ -11927,191 +11927,191 @@
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="9">
         <v>8090.0</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>1</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>56.0</v>
+        <v>36.0</v>
       </c>
       <c r="E182" s="9">
         <v>6490.0</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>2</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>33.0</v>
+        <v>1.0</v>
       </c>
       <c r="E183" s="9">
         <v>6490.0</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>3</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>54.0</v>
+        <v>15.0</v>
       </c>
       <c r="E184" s="9">
         <v>7590.0</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>4</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
-        <v>35.0</v>
+        <v>21.0</v>
       </c>
       <c r="E185" s="9">
         <v>7590.0</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>5</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E186" s="9">
         <v>10090.0</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>6</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
         <v>1.0</v>
       </c>
       <c r="E187" s="9">
         <v>10090.0</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>7</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E188" s="9">
         <v>5690.0</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>8</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E189" s="9">
         <v>5690.0</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="9">
         <v>6390.0</v>
       </c>
       <c r="F190" s="7" t="s">
@@ -12327,111 +12327,111 @@
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="9">
         <v>6790.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>3</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E202" s="9">
         <v>7790.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
         <v>4</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>7790.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
         <v>5</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D204" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E204" s="9">
         <v>6490.0</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
         <v>6</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D205" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E205" s="9">
         <v>6490.0</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="11">
         <v>1</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>6590.0</v>
       </c>
       <c r="F206" s="7" t="s">
@@ -12447,191 +12447,191 @@
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
         <v>1.0</v>
       </c>
       <c r="E207" s="9">
         <v>6190.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>1</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
       <c r="E208" s="9">
         <v>0.0</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>2</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D209" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E209" s="9">
         <v>0.0</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="11">
         <v>3</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D210" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E210" s="9">
         <v>0.0</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="11">
         <v>4</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D211" s="5">
         <v>4.0</v>
       </c>
       <c r="E211" s="9">
         <v>0.0</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="11">
         <v>1</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D212" s="5">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
       <c r="E212" s="9">
         <v>42990.0</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="11">
         <v>2</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="E213" s="9">
         <v>50990.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E214" s="9">
         <v>49990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E215" s="9">
         <v>62790.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>1</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>1.0</v>
       </c>
       <c r="E216" s="9">
         <v>42690.0</v>
       </c>
       <c r="F216" s="7" t="s">
@@ -12647,91 +12647,91 @@
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
         <v>0.0</v>
       </c>
       <c r="E217" s="9">
         <v>53190.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
         <v>3</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E218" s="9">
         <v>69290.0</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="11">
         <v>1</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D219" s="5">
         <v>2.0</v>
       </c>
       <c r="E219" s="9">
         <v>50890.0</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="11">
         <v>2</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D220" s="5">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="E220" s="9">
         <v>57390.0</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="11">
         <v>3</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="5">
         <v>3.0</v>
       </c>
       <c r="E221" s="9">
         <v>72790.0</v>
       </c>
       <c r="F221" s="7" t="s">
@@ -12747,111 +12747,111 @@
       </c>
       <c r="C222" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="9">
         <v>0.0</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="11">
         <v>1</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="5">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="E223" s="9">
         <v>5590.0</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="11">
         <v>2</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D224" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E224" s="9">
         <v>6090.0</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="11">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E225" s="9">
         <v>11390.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E226" s="9">
         <v>12190.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>1</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="9">
         <v>0.0</v>
       </c>
       <c r="F227" s="7" t="s">
@@ -12887,51 +12887,51 @@
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="5">
         <v>1.0</v>
       </c>
       <c r="E229" s="9">
         <v>2890.0</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
         <v>1</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="5">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E230" s="9">
         <v>7690.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="5">
         <v>6.0</v>
       </c>
       <c r="E231" s="9">
         <v>5290.0</v>
       </c>
       <c r="F231" s="7" t="s">
@@ -13007,111 +13007,111 @@
       </c>
       <c r="C235" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D235" s="5">
         <v>8.0</v>
       </c>
       <c r="E235" s="9">
         <v>3090.0</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11">
         <v>2</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D236" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E236" s="9">
         <v>3990.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>3</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D237" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E237" s="9">
         <v>4190.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>1</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D238" s="5">
-        <v>1.0</v>
+        <v>17.0</v>
       </c>
       <c r="E238" s="9">
         <v>4990.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>2</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D239" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E239" s="9">
         <v>5290.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>3</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D240" s="5">
         <v>1.0</v>
       </c>
       <c r="E240" s="9">
         <v>5990.0</v>
       </c>
       <c r="F240" s="7" t="s">
@@ -13167,71 +13167,71 @@
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
         <v>2.0</v>
       </c>
       <c r="E243" s="9">
         <v>14090.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>4</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E244" s="9">
         <v>11090.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
         <v>5</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E245" s="9">
         <v>11890.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
         <v>6</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D246" s="5">
         <v>1.0</v>
       </c>
       <c r="E246" s="9">
         <v>15090.0</v>
       </c>
       <c r="F246" s="7" t="s">
@@ -13247,71 +13247,71 @@
       </c>
       <c r="C247" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D247" s="5">
         <v>1.0</v>
       </c>
       <c r="E247" s="9">
         <v>15590.0</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="11">
         <v>1</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D248" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E248" s="9">
         <v>7890.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
         <v>2</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D249" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E249" s="9">
         <v>8090.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
         <v>1</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D250" s="5">
         <v>1.0</v>
       </c>
       <c r="E250" s="9">
         <v>0.0</v>
       </c>
       <c r="F250" s="7" t="s">
@@ -13327,131 +13327,131 @@
       </c>
       <c r="C251" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D251" s="5">
         <v>3.0</v>
       </c>
       <c r="E251" s="9">
         <v>0.0</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
         <v>3</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>738</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D252" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E252" s="9">
         <v>0.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
         <v>4</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D253" s="5">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="E253" s="9">
         <v>0.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>5</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E254" s="9">
         <v>0.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>6</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E255" s="9">
         <v>0.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>7</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
-        <v>10.0</v>
+        <v>21.0</v>
       </c>
       <c r="E256" s="9">
         <v>0.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>8</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>8.0</v>
       </c>
       <c r="E257" s="9">
         <v>0.0</v>
       </c>
       <c r="F257" s="7" t="s">
@@ -13507,91 +13507,91 @@
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
         <v>0.0</v>
       </c>
       <c r="E260" s="9">
         <v>7290.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>1</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
       <c r="E261" s="9">
         <v>2690.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
         <v>2</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D262" s="5">
         <v>0.0</v>
       </c>
       <c r="E262" s="9">
         <v>2390.0</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
         <v>3</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D263" s="5">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="E263" s="9">
         <v>3290.0</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11">
         <v>4</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>774</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D264" s="5">
         <v>9.0</v>
       </c>
       <c r="E264" s="9">
         <v>3090.0</v>
       </c>
       <c r="F264" s="7" t="s">
@@ -13747,151 +13747,151 @@
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="9">
         <v>2590.0</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="11">
         <v>1</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D273" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E273" s="9">
         <v>60990.0</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="11">
         <v>2</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D274" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E274" s="9">
         <v>82690.0</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11">
         <v>3</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D275" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E275" s="9">
         <v>69390.0</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="11">
         <v>4</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D276" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E276" s="9">
         <v>88990.0</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11">
         <v>1</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E277" s="9">
         <v>40790.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>2</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E278" s="9">
         <v>44290.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>3</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
         <v>1.0</v>
       </c>
       <c r="E279" s="9">
         <v>52990.0</v>
       </c>
       <c r="F279" s="7" t="s">
@@ -13947,151 +13947,151 @@
       </c>
       <c r="C282" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D282" s="5">
         <v>1.0</v>
       </c>
       <c r="E282" s="9">
         <v>38790.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
         <v>1</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E283" s="9">
         <v>36490.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>2</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="5">
         <v>2.0</v>
       </c>
       <c r="E284" s="9">
         <v>34590.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E285" s="9">
         <v>50590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E286" s="9">
         <v>62090.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>3</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E287" s="9">
         <v>72590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E288" s="9">
         <v>78290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>5</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
         <v>6900.0</v>
       </c>
       <c r="F289" s="7" t="s">
@@ -14227,271 +14227,271 @@
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="9">
         <v>18390.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>1</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
       <c r="E297" s="9">
         <v>35690.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>2</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>93.0</v>
+        <v>15.0</v>
       </c>
       <c r="E298" s="9">
         <v>33590.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>3</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E299" s="9">
         <v>21290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>4</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
-        <v>18.0</v>
+        <v>8.0</v>
       </c>
       <c r="E300" s="9">
         <v>21090.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>5</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
       <c r="E301" s="9">
         <v>25590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>6</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
-        <v>21.0</v>
+        <v>42.0</v>
       </c>
       <c r="E302" s="9">
         <v>23390.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>7</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D303" s="5">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="E303" s="9">
         <v>30590.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>8</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="5">
-        <v>224.0</v>
+        <v>13.0</v>
       </c>
       <c r="E304" s="9">
         <v>28390.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>1</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D305" s="5">
-        <v>32.0</v>
+        <v>9.0</v>
       </c>
       <c r="E305" s="9">
         <v>24290.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>2</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D306" s="5">
-        <v>140.0</v>
+        <v>35.0</v>
       </c>
       <c r="E306" s="9">
         <v>13690.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>3</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="5">
-        <v>184.0</v>
+        <v>18.0</v>
       </c>
       <c r="E307" s="9">
         <v>17190.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>4</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D308" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E308" s="9">
         <v>21290.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>1</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="9">
         <v>15790.0</v>
       </c>
       <c r="F309" s="7" t="s">
@@ -14547,191 +14547,191 @@
       </c>
       <c r="C312" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D312" s="5">
         <v>0.0</v>
       </c>
       <c r="E312" s="9">
         <v>11790.0</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
         <v>5</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>921</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>14490.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>85.0</v>
+        <v>3.0</v>
       </c>
       <c r="E314" s="9">
         <v>24990.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="9">
         <v>26690.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>3</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D316" s="5">
-        <v>110.0</v>
+        <v>2.0</v>
       </c>
       <c r="E316" s="9">
         <v>15790.0</v>
       </c>
       <c r="F316" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="11">
         <v>4</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E317" s="9">
         <v>16790.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>5</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>267.0</v>
+        <v>2.0</v>
       </c>
       <c r="E318" s="9">
         <v>18990.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>6</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E319" s="9">
         <v>19990.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
         <v>7</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D320" s="5">
-        <v>182.0</v>
+        <v>2.0</v>
       </c>
       <c r="E320" s="9">
         <v>21690.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
         <v>8</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D321" s="5">
         <v>1.0</v>
       </c>
       <c r="E321" s="9">
         <v>22990.0</v>
       </c>
       <c r="F321" s="7" t="s">
@@ -15027,331 +15027,331 @@
       </c>
       <c r="C336" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D336" s="5">
         <v>0.0</v>
       </c>
       <c r="E336" s="9">
         <v>30790.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>2</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
-        <v>12.0</v>
+        <v>19.0</v>
       </c>
       <c r="E337" s="9">
         <v>26990.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
         <v>3</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
         <v>0.0</v>
       </c>
       <c r="E338" s="9">
         <v>18890.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
         <v>4</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E339" s="9">
         <v>15290.0</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
         <v>5</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>22090.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>6</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="E341" s="9">
         <v>17990.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>7</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
         <v>0.0</v>
       </c>
       <c r="E342" s="9">
         <v>25090.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>8</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="E343" s="9">
         <v>22490.0</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="11">
         <v>1</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D344" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E344" s="9">
         <v>29390.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
         <v>2</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D345" s="5">
-        <v>81.0</v>
+        <v>18.0</v>
       </c>
       <c r="E345" s="9">
         <v>16490.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>3</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D346" s="5">
-        <v>51.0</v>
+        <v>30.0</v>
       </c>
       <c r="E346" s="9">
         <v>20490.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>4</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D347" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E347" s="9">
         <v>25590.0</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="11">
         <v>1</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D348" s="5">
-        <v>278.0</v>
+        <v>80.0</v>
       </c>
       <c r="E348" s="9">
         <v>7790.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
         <v>2</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
-        <v>279.0</v>
+        <v>136.0</v>
       </c>
       <c r="E349" s="9">
         <v>7790.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>3</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
-        <v>364.0</v>
+        <v>160.0</v>
       </c>
       <c r="E350" s="9">
         <v>8890.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>4</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
-        <v>367.0</v>
+        <v>124.0</v>
       </c>
       <c r="E351" s="9">
         <v>8890.0</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="11">
         <v>1</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D352" s="5">
         <v>0.0</v>
       </c>
       <c r="E352" s="9">
         <v>13790.0</v>
       </c>
       <c r="F352" s="7" t="s">
@@ -15567,171 +15567,171 @@
       </c>
       <c r="C363" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D363" s="5">
         <v>0.0</v>
       </c>
       <c r="E363" s="9">
         <v>23390.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="5">
-        <v>43.0</v>
+        <v>5.0</v>
       </c>
       <c r="E364" s="9">
         <v>35390.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D365" s="5">
         <v>0.0</v>
       </c>
       <c r="E365" s="9">
         <v>30190.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
         <v>3</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D366" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E366" s="9">
         <v>21290.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
         <v>4</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D367" s="5">
         <v>1.0</v>
       </c>
       <c r="E367" s="9">
         <v>17390.0</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
         <v>5</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D368" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E368" s="9">
         <v>24690.0</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
         <v>6</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="9">
         <v>20490.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
       <c r="E370" s="9">
         <v>30590.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
         <v>25790.0</v>
       </c>
       <c r="F371" s="7" t="s">
@@ -15887,291 +15887,291 @@
       </c>
       <c r="C379" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="9">
         <v>25590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>1</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="5">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E380" s="9">
         <v>37890.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>2</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D381" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E381" s="9">
         <v>37990.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>3</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="9">
         <v>33290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>4</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D383" s="5">
-        <v>138.0</v>
+        <v>9.0</v>
       </c>
       <c r="E383" s="9">
         <v>24690.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>5</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D384" s="5">
-        <v>56.0</v>
+        <v>2.0</v>
       </c>
       <c r="E384" s="9">
         <v>26290.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>6</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D385" s="5">
         <v>0.0</v>
       </c>
       <c r="E385" s="9">
         <v>20990.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>7</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D386" s="5">
-        <v>236.0</v>
+        <v>80.0</v>
       </c>
       <c r="E386" s="9">
         <v>28490.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
         <v>8</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D387" s="5">
-        <v>134.0</v>
+        <v>6.0</v>
       </c>
       <c r="E387" s="9">
         <v>30190.0</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="11">
         <v>9</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="9">
         <v>24490.0</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="11">
         <v>10</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D389" s="5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="E389" s="9">
         <v>34090.0</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="11">
         <v>11</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D390" s="5">
-        <v>19.0</v>
+        <v>9.0</v>
       </c>
       <c r="E390" s="9">
         <v>35790.0</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="11">
         <v>12</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D391" s="5">
         <v>0.0</v>
       </c>
       <c r="E391" s="9">
         <v>29290.0</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="11">
         <v>1</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D392" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E392" s="9">
         <v>13590.0</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="11">
         <v>2</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D393" s="5">
         <v>0.0</v>
       </c>
       <c r="E393" s="9">
         <v>8490.0</v>
       </c>
       <c r="F393" s="7" t="s">
@@ -16207,191 +16207,191 @@
       </c>
       <c r="C395" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D395" s="5">
         <v>0.0</v>
       </c>
       <c r="E395" s="9">
         <v>11890.0</v>
       </c>
       <c r="F395" s="7" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="11">
         <v>1</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D396" s="5">
-        <v>22.0</v>
+        <v>4.0</v>
       </c>
       <c r="E396" s="9">
         <v>12790.0</v>
       </c>
       <c r="F396" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="11">
         <v>2</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D397" s="5">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
       <c r="E397" s="9">
         <v>7390.0</v>
       </c>
       <c r="F397" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="11">
         <v>3</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D398" s="5">
-        <v>2.0</v>
+        <v>62.0</v>
       </c>
       <c r="E398" s="9">
         <v>8690.0</v>
       </c>
       <c r="F398" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="11">
         <v>4</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0</v>
+        <v>161.0</v>
       </c>
       <c r="E399" s="9">
         <v>9690.0</v>
       </c>
       <c r="F399" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="11">
         <v>5</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D400" s="5">
-        <v>32.0</v>
+        <v>488.0</v>
       </c>
       <c r="E400" s="9">
         <v>11390.0</v>
       </c>
       <c r="F400" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="11">
         <v>1</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D401" s="5">
-        <v>0.0</v>
+        <v>522.0</v>
       </c>
       <c r="E401" s="9">
         <v>20690.0</v>
       </c>
       <c r="F401" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="11">
         <v>1</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D402" s="5">
-        <v>8.0</v>
+        <v>156.0</v>
       </c>
       <c r="E402" s="9">
         <v>28890.0</v>
       </c>
       <c r="F402" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="11">
         <v>2</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D403" s="5">
-        <v>6.0</v>
+        <v>203.0</v>
       </c>
       <c r="E403" s="9">
         <v>32390.0</v>
       </c>
       <c r="F403" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="11">
         <v>1</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="9">
         <v>3090.0</v>
       </c>
       <c r="F404" s="7" t="s">
@@ -16507,91 +16507,91 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>3490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>66.0</v>
+        <v>414.0</v>
       </c>
       <c r="E411" s="9">
         <v>3090.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>42.0</v>
+        <v>413.0</v>
       </c>
       <c r="E412" s="9">
         <v>3090.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>3</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0</v>
+        <v>230.0</v>
       </c>
       <c r="E413" s="9">
         <v>4890.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>1</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="9">
         <v>0.0</v>
       </c>
       <c r="F414" s="7" t="s">
@@ -16787,111 +16787,111 @@
       </c>
       <c r="C424" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D424" s="5">
         <v>0.0</v>
       </c>
       <c r="E424" s="9">
         <v>0.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>1</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D425" s="5">
-        <v>394.0</v>
+        <v>294.0</v>
       </c>
       <c r="E425" s="9">
         <v>24890.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>2</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D426" s="5">
-        <v>590.0</v>
+        <v>340.0</v>
       </c>
       <c r="E426" s="9">
         <v>14490.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>3</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D427" s="5">
-        <v>688.0</v>
+        <v>340.0</v>
       </c>
       <c r="E427" s="9">
         <v>17490.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>4</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D428" s="5">
-        <v>472.0</v>
+        <v>549.0</v>
       </c>
       <c r="E428" s="9">
         <v>21990.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>1</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>30990.0</v>
       </c>
       <c r="F429" s="7" t="s">
@@ -16947,191 +16947,191 @@
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="9">
         <v>27790.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>1</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D433" s="5">
-        <v>38.0</v>
+        <v>12.0</v>
       </c>
       <c r="E433" s="9">
         <v>22490.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>2</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D434" s="5">
-        <v>59.0</v>
+        <v>6.0</v>
       </c>
       <c r="E434" s="9">
         <v>13290.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>3</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D435" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E435" s="9">
         <v>15790.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>4</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D436" s="5">
         <v>2.0</v>
       </c>
       <c r="E436" s="9">
         <v>19590.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>1</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D437" s="5">
-        <v>124.0</v>
+        <v>59.0</v>
       </c>
       <c r="E437" s="9">
         <v>5390.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>2</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D438" s="5">
-        <v>228.0</v>
+        <v>57.0</v>
       </c>
       <c r="E438" s="9">
         <v>5390.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>3</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D439" s="5">
-        <v>108.0</v>
+        <v>17.0</v>
       </c>
       <c r="E439" s="9">
         <v>6290.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>4</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D440" s="5">
-        <v>160.0</v>
+        <v>69.0</v>
       </c>
       <c r="E440" s="9">
         <v>6290.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>1</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="9">
         <v>11690.0</v>
       </c>
       <c r="F441" s="7" t="s">
@@ -17187,191 +17187,191 @@
       </c>
       <c r="C444" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D444" s="5">
         <v>0.0</v>
       </c>
       <c r="E444" s="9">
         <v>9890.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>1</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D445" s="5">
-        <v>62.0</v>
+        <v>2.0</v>
       </c>
       <c r="E445" s="9">
         <v>17590.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>2</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D446" s="5">
-        <v>84.0</v>
+        <v>2.0</v>
       </c>
       <c r="E446" s="9">
         <v>9990.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>3</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D447" s="5">
-        <v>57.0</v>
+        <v>6.0</v>
       </c>
       <c r="E447" s="9">
         <v>12190.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>4</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D448" s="5">
-        <v>176.0</v>
+        <v>3.0</v>
       </c>
       <c r="E448" s="9">
         <v>15290.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>1</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D449" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E449" s="9">
         <v>5790.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>2</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D450" s="5">
-        <v>7.0</v>
+        <v>32.0</v>
       </c>
       <c r="E450" s="9">
         <v>5790.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>3</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D451" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E451" s="9">
         <v>6490.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>4</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D452" s="5">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="E452" s="9">
         <v>6490.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>1</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D453" s="5">
         <v>1.0</v>
       </c>
       <c r="E453" s="9">
         <v>14290.0</v>
       </c>
       <c r="F453" s="7" t="s">
@@ -17387,331 +17387,331 @@
       </c>
       <c r="C454" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D454" s="5">
         <v>0.0</v>
       </c>
       <c r="E454" s="9">
         <v>8790.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>3</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D455" s="5">
-        <v>323.0</v>
+        <v>125.0</v>
       </c>
       <c r="E455" s="9">
         <v>10390.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>4</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D456" s="5">
-        <v>31.0</v>
+        <v>24.0</v>
       </c>
       <c r="E456" s="9">
         <v>12890.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>1</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D457" s="5">
-        <v>50.0</v>
+        <v>247.0</v>
       </c>
       <c r="E457" s="9">
         <v>11590.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>2</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D458" s="5">
-        <v>458.0</v>
+        <v>588.0</v>
       </c>
       <c r="E458" s="9">
         <v>6890.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>3</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D459" s="5">
-        <v>312.0</v>
+        <v>571.0</v>
       </c>
       <c r="E459" s="9">
         <v>7690.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>4</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D460" s="5">
-        <v>178.0</v>
+        <v>428.0</v>
       </c>
       <c r="E460" s="9">
         <v>9590.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>1</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
-        <v>343.0</v>
+        <v>14.0</v>
       </c>
       <c r="E461" s="9">
         <v>17990.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>2</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>383.0</v>
+        <v>32.0</v>
       </c>
       <c r="E462" s="9">
         <v>9390.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>3</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>634.0</v>
+        <v>2.0</v>
       </c>
       <c r="E463" s="9">
         <v>11490.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>4</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
-        <v>624.0</v>
+        <v>140.0</v>
       </c>
       <c r="E464" s="9">
         <v>15490.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>1</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>118.0</v>
+        <v>208.0</v>
       </c>
       <c r="E465" s="9">
         <v>13990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>2</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
-        <v>37.0</v>
+        <v>18.0</v>
       </c>
       <c r="E466" s="9">
         <v>19590.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>3</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
-        <v>56.0</v>
+        <v>157.0</v>
       </c>
       <c r="E467" s="9">
         <v>8390.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>4</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>282.0</v>
+        <v>562.0</v>
       </c>
       <c r="E468" s="9">
         <v>9790.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>5</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>193.0</v>
+        <v>451.0</v>
       </c>
       <c r="E469" s="9">
         <v>12390.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>1</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
         <v>0.0</v>
       </c>
       <c r="E470" s="9">
         <v>27890.0</v>
       </c>
       <c r="F470" s="7" t="s">
@@ -17767,111 +17767,111 @@
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
         <v>0.0</v>
       </c>
       <c r="E473" s="9">
         <v>24390.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>1</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>136.0</v>
+        <v>0.0</v>
       </c>
       <c r="E474" s="9">
         <v>2990.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>2</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>47.0</v>
+        <v>12.0</v>
       </c>
       <c r="E475" s="9">
         <v>3090.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>3</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E476" s="9">
         <v>3190.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>4</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>503.0</v>
+        <v>226.0</v>
       </c>
       <c r="E477" s="9">
         <v>2490.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>1</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>0.0</v>
       </c>
       <c r="E478" s="9">
         <v>21490.0</v>
       </c>
       <c r="F478" s="7" t="s">
@@ -18567,791 +18567,791 @@
       </c>
       <c r="C513" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D513" s="5">
         <v>1.0</v>
       </c>
       <c r="E513" s="9">
         <v>27090.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>2</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D514" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E514" s="9">
         <v>16790.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
         <v>3</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D515" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E515" s="9">
         <v>19690.0</v>
       </c>
       <c r="F515" s="7" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
         <v>4</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D516" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E516" s="9">
         <v>23490.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D517" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E517" s="9">
         <v>31790.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D518" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E518" s="9">
         <v>19990.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D519" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E519" s="9">
         <v>22190.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D520" s="5">
-        <v>95.0</v>
+        <v>1.0</v>
       </c>
       <c r="E520" s="9">
         <v>27090.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>1</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D521" s="5">
         <v>0.0</v>
       </c>
       <c r="E521" s="9">
         <v>29590.0</v>
       </c>
       <c r="F521" s="7" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
         <v>2</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D522" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E522" s="9">
         <v>17990.0</v>
       </c>
       <c r="F522" s="7" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
         <v>3</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D523" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E523" s="9">
         <v>21290.0</v>
       </c>
       <c r="F523" s="7" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
         <v>4</v>
       </c>
       <c r="B524" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D524" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E524" s="9">
         <v>26190.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>1</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D525" s="5">
-        <v>62.0</v>
+        <v>78.0</v>
       </c>
       <c r="E525" s="9">
         <v>21190.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>2</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D526" s="5">
-        <v>623.0</v>
+        <v>174.0</v>
       </c>
       <c r="E526" s="9">
         <v>11690.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>3</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D527" s="5">
-        <v>654.0</v>
+        <v>313.0</v>
       </c>
       <c r="E527" s="9">
         <v>14390.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>4</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D528" s="5">
-        <v>211.0</v>
+        <v>137.0</v>
       </c>
       <c r="E528" s="9">
         <v>18090.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>1</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D529" s="5">
-        <v>305.0</v>
+        <v>306.0</v>
       </c>
       <c r="E529" s="9">
         <v>15690.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>2</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D530" s="5">
-        <v>27.0</v>
+        <v>16.0</v>
       </c>
       <c r="E530" s="9">
         <v>22490.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>3</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D531" s="5">
-        <v>168.0</v>
+        <v>29.0</v>
       </c>
       <c r="E531" s="9">
         <v>8990.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>4</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D532" s="5">
-        <v>648.0</v>
+        <v>457.0</v>
       </c>
       <c r="E532" s="9">
         <v>10790.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>5</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D533" s="5">
-        <v>413.0</v>
+        <v>501.0</v>
       </c>
       <c r="E533" s="9">
         <v>12990.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>1</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D534" s="5">
-        <v>73.0</v>
+        <v>28.0</v>
       </c>
       <c r="E534" s="9">
         <v>18390.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>2</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D535" s="5">
-        <v>92.0</v>
+        <v>104.0</v>
       </c>
       <c r="E535" s="9">
         <v>11190.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>3</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D536" s="5">
-        <v>134.0</v>
+        <v>113.0</v>
       </c>
       <c r="E536" s="9">
         <v>12490.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>4</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D537" s="5">
-        <v>71.0</v>
+        <v>75.0</v>
       </c>
       <c r="E537" s="9">
         <v>16290.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>1</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D538" s="5">
-        <v>54.0</v>
+        <v>5.0</v>
       </c>
       <c r="E538" s="9">
         <v>10190.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>2</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D539" s="5">
-        <v>287.0</v>
+        <v>0.0</v>
       </c>
       <c r="E539" s="9">
         <v>11990.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>1</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D540" s="5">
-        <v>15.0</v>
+        <v>75.0</v>
       </c>
       <c r="E540" s="9">
         <v>5890.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>2</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D541" s="5">
-        <v>38.0</v>
+        <v>0.0</v>
       </c>
       <c r="E541" s="9">
         <v>5890.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>3</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D542" s="5">
-        <v>22.0</v>
+        <v>211.0</v>
       </c>
       <c r="E542" s="9">
         <v>6690.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>4</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D543" s="5">
-        <v>83.0</v>
+        <v>1.0</v>
       </c>
       <c r="E543" s="9">
         <v>6690.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D544" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E544" s="9">
         <v>17990.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D545" s="5">
-        <v>6.0</v>
+        <v>21.0</v>
       </c>
       <c r="E545" s="9">
         <v>15990.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D546" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E546" s="9">
         <v>10490.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D547" s="5">
         <v>3.0</v>
       </c>
       <c r="E547" s="9">
         <v>9290.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D548" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E548" s="9">
         <v>12490.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D549" s="5">
-        <v>13.0</v>
+        <v>33.0</v>
       </c>
       <c r="E549" s="9">
         <v>11090.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D550" s="5">
         <v>0.0</v>
       </c>
       <c r="E550" s="9">
         <v>15690.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D551" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E551" s="9">
         <v>13890.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>1</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="9">
         <v>23290.0</v>
       </c>
       <c r="F552" s="7" t="s">
@@ -19387,151 +19387,151 @@
       </c>
       <c r="C554" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D554" s="5">
         <v>0.0</v>
       </c>
       <c r="E554" s="9">
         <v>16490.0</v>
       </c>
       <c r="F554" s="7" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
         <v>4</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D555" s="5">
-        <v>32.0</v>
+        <v>12.0</v>
       </c>
       <c r="E555" s="9">
         <v>20490.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>1</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D556" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E556" s="9">
         <v>28490.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>2</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D557" s="5">
-        <v>13.0</v>
+        <v>75.0</v>
       </c>
       <c r="E557" s="9">
         <v>15990.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>3</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D558" s="5">
-        <v>57.0</v>
+        <v>176.0</v>
       </c>
       <c r="E558" s="9">
         <v>19890.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>4</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D559" s="5">
-        <v>3.0</v>
+        <v>27.0</v>
       </c>
       <c r="E559" s="9">
         <v>24990.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>1</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D560" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E560" s="9">
         <v>12690.0</v>
       </c>
       <c r="F560" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="11">
         <v>2</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D561" s="5">
         <v>1.0</v>
       </c>
       <c r="E561" s="9">
         <v>7990.0</v>
       </c>
       <c r="F561" s="7" t="s">
@@ -19547,931 +19547,931 @@
       </c>
       <c r="C562" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D562" s="5">
         <v>0.0</v>
       </c>
       <c r="E562" s="9">
         <v>8890.0</v>
       </c>
       <c r="F562" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="11">
         <v>4</v>
       </c>
       <c r="B563" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D563" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E563" s="9">
         <v>10890.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>1</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D564" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E564" s="9">
         <v>28290.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>2</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D565" s="5">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
       <c r="E565" s="9">
         <v>27290.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>3</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D566" s="5">
-        <v>28.0</v>
+        <v>1.0</v>
       </c>
       <c r="E566" s="9">
         <v>16590.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>4</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D567" s="5">
-        <v>26.0</v>
+        <v>7.0</v>
       </c>
       <c r="E567" s="9">
         <v>15590.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>5</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D568" s="5">
-        <v>136.0</v>
+        <v>2.0</v>
       </c>
       <c r="E568" s="9">
         <v>19990.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>6</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D569" s="5">
-        <v>5.0</v>
+        <v>56.0</v>
       </c>
       <c r="E569" s="9">
         <v>18890.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>7</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D570" s="5">
-        <v>71.0</v>
+        <v>11.0</v>
       </c>
       <c r="E570" s="9">
         <v>23790.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>8</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D571" s="5">
-        <v>52.0</v>
+        <v>2.0</v>
       </c>
       <c r="E571" s="9">
         <v>22790.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>1</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D572" s="5">
-        <v>18.0</v>
+        <v>91.0</v>
       </c>
       <c r="E572" s="9">
         <v>5690.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>2</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D573" s="5">
         <v>0.0</v>
       </c>
       <c r="E573" s="9">
         <v>6890.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>3</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D574" s="5">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
       <c r="E574" s="9">
         <v>6590.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>4</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D575" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E575" s="9">
         <v>6590.0</v>
       </c>
       <c r="F575" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
         <v>1</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D576" s="5">
-        <v>49.0</v>
+        <v>126.0</v>
       </c>
       <c r="E576" s="9">
         <v>11790.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>2</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D577" s="5">
         <v>56.0</v>
       </c>
       <c r="E577" s="9">
         <v>7090.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>3</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D578" s="5">
-        <v>209.0</v>
+        <v>568.0</v>
       </c>
       <c r="E578" s="9">
         <v>7890.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>4</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D579" s="5">
-        <v>74.0</v>
+        <v>282.0</v>
       </c>
       <c r="E579" s="9">
         <v>10590.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>1</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D580" s="5">
-        <v>27.0</v>
+        <v>0.0</v>
       </c>
       <c r="E580" s="9">
         <v>45990.0</v>
       </c>
       <c r="F580" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="11">
         <v>2</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D581" s="5">
-        <v>40.0</v>
+        <v>13.0</v>
       </c>
       <c r="E581" s="9">
         <v>59990.0</v>
       </c>
       <c r="F581" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="11">
         <v>3</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D582" s="5">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="E582" s="9">
         <v>123990.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D583" s="5">
-        <v>33.0</v>
+        <v>46.0</v>
       </c>
       <c r="E583" s="9">
         <v>7190.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D584" s="5">
-        <v>27.0</v>
+        <v>20.0</v>
       </c>
       <c r="E584" s="9">
         <v>19290.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D585" s="5">
-        <v>505.0</v>
+        <v>333.0</v>
       </c>
       <c r="E585" s="9">
         <v>2490.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D586" s="5">
-        <v>416.0</v>
+        <v>38.0</v>
       </c>
       <c r="E586" s="9">
         <v>2490.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D587" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E587" s="9">
         <v>2990.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D588" s="5">
-        <v>214.0</v>
+        <v>128.0</v>
       </c>
       <c r="E588" s="9">
         <v>3090.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D589" s="5">
-        <v>375.0</v>
+        <v>204.0</v>
       </c>
       <c r="E589" s="9">
         <v>2990.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D590" s="5">
-        <v>277.0</v>
+        <v>287.0</v>
       </c>
       <c r="E590" s="9">
         <v>3090.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>9</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D591" s="5">
-        <v>512.0</v>
+        <v>237.0</v>
       </c>
       <c r="E591" s="9">
         <v>2990.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>10</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D592" s="5">
-        <v>425.0</v>
+        <v>472.0</v>
       </c>
       <c r="E592" s="9">
         <v>3090.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>11</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D593" s="5">
-        <v>136.0</v>
+        <v>10.0</v>
       </c>
       <c r="E593" s="9">
         <v>3190.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>12</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1765</v>
       </c>
       <c r="D594" s="5">
-        <v>602.0</v>
+        <v>14.0</v>
       </c>
       <c r="E594" s="9">
         <v>2390.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>1</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D595" s="5">
-        <v>27.0</v>
+        <v>7.0</v>
       </c>
       <c r="E595" s="9">
         <v>50000.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>2</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D596" s="5">
-        <v>105.0</v>
+        <v>5.0</v>
       </c>
       <c r="E596" s="9">
         <v>56000.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>3</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D597" s="5">
-        <v>211.0</v>
+        <v>3.0</v>
       </c>
       <c r="E597" s="9">
         <v>63000.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>4</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="D598" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E598" s="9">
         <v>39000.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>5</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D599" s="5">
-        <v>49.0</v>
+        <v>4.0</v>
       </c>
       <c r="E599" s="9">
         <v>38000.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>6</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1783</v>
       </c>
       <c r="D600" s="5">
-        <v>35.0</v>
+        <v>2.0</v>
       </c>
       <c r="E600" s="9">
         <v>58000.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>7</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D601" s="5">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="E601" s="9">
         <v>37000.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>8</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1789</v>
       </c>
       <c r="D602" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E602" s="9">
         <v>34500.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>9</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D603" s="5">
         <v>0.0</v>
       </c>
       <c r="E603" s="9">
         <v>44750.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>10</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D604" s="5">
-        <v>27.0</v>
+        <v>89.0</v>
       </c>
       <c r="E604" s="9">
         <v>54900.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>11</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D605" s="5">
-        <v>44.0</v>
+        <v>98.0</v>
       </c>
       <c r="E605" s="9">
         <v>63550.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>12</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1800</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D606" s="5">
-        <v>9.0</v>
+        <v>72.0</v>
       </c>
       <c r="E606" s="9">
         <v>76250.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>13</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D607" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E607" s="9">
         <v>127100.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1807</v>
       </c>
       <c r="D608" s="5">
         <v>3.0</v>
       </c>
       <c r="E608" s="9">
         <v>11290.0</v>
       </c>
       <c r="F608" s="7" t="s">
@@ -20527,574 +20527,574 @@
       </c>
       <c r="C611" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D611" s="5">
         <v>15.0</v>
       </c>
       <c r="E611" s="9">
         <v>10190.0</v>
       </c>
       <c r="F611" s="7" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
         <v>5</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1819</v>
       </c>
       <c r="D612" s="5">
-        <v>47.0</v>
+        <v>61.0</v>
       </c>
       <c r="E612" s="9">
-        <v>19490.0</v>
+        <v>17980.0</v>
       </c>
       <c r="F612" s="7" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
         <v>6</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D613" s="5">
-        <v>54.0</v>
+        <v>56.0</v>
       </c>
       <c r="E613" s="9">
-        <v>10850.0</v>
+        <v>9380.0</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
         <v>7</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="D614" s="5">
         <v>50.0</v>
       </c>
       <c r="E614" s="9">
-        <v>13380.0</v>
+        <v>11480.0</v>
       </c>
       <c r="F614" s="7" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
         <v>8</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D615" s="5">
-        <v>4.0</v>
+        <v>53.0</v>
       </c>
       <c r="E615" s="9">
-        <v>17060.0</v>
+        <v>15480.0</v>
       </c>
       <c r="F615" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
         <v>1</v>
       </c>
       <c r="B616" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D616" s="5">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="E616" s="9">
         <v>31990.0</v>
       </c>
       <c r="F616" s="7" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="11">
         <v>2</v>
       </c>
       <c r="B617" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D617" s="5">
         <v>60.0</v>
       </c>
       <c r="E617" s="9">
         <v>41990.0</v>
       </c>
       <c r="F617" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
         <v>1</v>
       </c>
       <c r="B618" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D618" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E618" s="9">
         <v>24599.0</v>
       </c>
       <c r="F618" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
         <v>2</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D619" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E619" s="9">
         <v>28499.0</v>
       </c>
       <c r="F619" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
         <v>3</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D620" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E620" s="9">
         <v>34999.0</v>
       </c>
       <c r="F620" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
         <v>4</v>
       </c>
       <c r="B621" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D621" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E621" s="9">
         <v>39999.0</v>
       </c>
       <c r="F621" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
         <v>1</v>
       </c>
       <c r="B622" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D622" s="5">
         <v>55.0</v>
       </c>
       <c r="E622" s="9">
         <v>21199.0</v>
       </c>
       <c r="F622" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
         <v>2</v>
       </c>
       <c r="B623" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D623" s="5">
-        <v>62.0</v>
+        <v>60.0</v>
       </c>
       <c r="E623" s="9">
         <v>24999.0</v>
       </c>
       <c r="F623" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
         <v>3</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D624" s="5">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="E624" s="9">
         <v>31599.0</v>
       </c>
       <c r="F624" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
         <v>4</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D625" s="5">
         <v>54.0</v>
       </c>
       <c r="E625" s="9">
         <v>34999.0</v>
       </c>
       <c r="F625" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
         <v>1</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D626" s="5">
-        <v>64.0</v>
+        <v>66.0</v>
       </c>
       <c r="E626" s="9">
-        <v>21899.0</v>
+        <v>18720.0</v>
       </c>
       <c r="F626" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
         <v>2</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D627" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E627" s="9">
-        <v>25999.0</v>
+        <v>22230.0</v>
       </c>
       <c r="F627" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
         <v>3</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D628" s="5">
-        <v>71.0</v>
+        <v>68.0</v>
       </c>
       <c r="E628" s="9">
-        <v>32899.0</v>
+        <v>28130.0</v>
       </c>
       <c r="F628" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
         <v>4</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D629" s="5">
         <v>64.0</v>
       </c>
       <c r="E629" s="9">
-        <v>36999.0</v>
+        <v>31640.0</v>
       </c>
       <c r="F629" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
         <v>1</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D630" s="5">
         <v>68.0</v>
       </c>
       <c r="E630" s="9">
-        <v>14870.0</v>
+        <v>14680.0</v>
       </c>
       <c r="F630" s="7" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="11">
         <v>2</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D631" s="5">
         <v>32.0</v>
       </c>
       <c r="E631" s="9">
-        <v>16570.0</v>
+        <v>15480.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>3</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D632" s="5">
-        <v>31.0</v>
+        <v>20.0</v>
       </c>
       <c r="E632" s="9">
-        <v>19720.0</v>
+        <v>18380.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>4</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D633" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E633" s="9">
-        <v>22100.0</v>
+        <v>20980.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>1</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D634" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E634" s="9">
         <v>13790.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>2</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D635" s="5">
-        <v>59.0</v>
+        <v>22.0</v>
       </c>
       <c r="E635" s="9">
         <v>20990.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>3</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D636" s="5">
         <v>0.0</v>
       </c>
       <c r="E636" s="9">
         <v>12490.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>1</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D637" s="5">
-        <v>51.0</v>
+        <v>15.0</v>
       </c>
       <c r="E637" s="9">
-        <v>5620.0</v>
+        <v>5490.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>2</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D638" s="5">
         <v>50.0</v>
       </c>
       <c r="E638" s="9">
-        <v>5620.0</v>
+        <v>5490.0</v>
       </c>
       <c r="F638" s="7" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
         <v>1</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D639" s="5">
         <v>0.0</v>
       </c>
       <c r="E639" s="9">
         <v>10610.0</v>
       </c>
       <c r="F639" s="7" t="s">
         <v>1901</v>
       </c>
     </row>
@@ -21127,54 +21127,54 @@
       </c>
       <c r="C641" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D641" s="5">
         <v>0.0</v>
       </c>
       <c r="E641" s="9">
         <v>15990.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>1</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D642" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E642" s="9">
-        <v>12310.0</v>
+        <v>10990.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>2</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D643" s="5">
         <v>0.0</v>
       </c>
       <c r="E643" s="9">
         <v>7460.0</v>
       </c>
       <c r="F643" s="7" t="s">
         <v>1913</v>
       </c>
     </row>
@@ -21187,114 +21187,114 @@
       </c>
       <c r="C644" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D644" s="5">
         <v>0.0</v>
       </c>
       <c r="E644" s="9">
         <v>8330.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>4</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D645" s="5">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
       <c r="E645" s="9">
-        <v>10270.0</v>
+        <v>9790.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>1</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D646" s="5">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="E646" s="9">
-        <v>6100.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>2</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D647" s="5">
-        <v>66.0</v>
+        <v>62.0</v>
       </c>
       <c r="E647" s="9">
-        <v>6100.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>3</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D648" s="5">
-        <v>64.0</v>
+        <v>60.0</v>
       </c>
       <c r="E648" s="9">
-        <v>7070.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>1</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D649" s="5">
         <v>0.0</v>
       </c>
       <c r="E649" s="9">
         <v>13990.0</v>
       </c>
       <c r="F649" s="7" t="s">
         <v>1931</v>
       </c>
     </row>
@@ -21347,51 +21347,51 @@
       </c>
       <c r="C652" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D652" s="5">
         <v>3.0</v>
       </c>
       <c r="E652" s="9">
         <v>25919.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>2</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D653" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E653" s="9">
         <v>15559.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>3</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D654" s="5">
         <v>1.0</v>
       </c>
       <c r="E654" s="9">
         <v>19389.0</v>
       </c>
       <c r="F654" s="7" t="s">
@@ -21407,114 +21407,114 @@
       </c>
       <c r="C655" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D655" s="5">
         <v>9.0</v>
       </c>
       <c r="E655" s="9">
         <v>24569.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>1</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D656" s="5">
-        <v>55.0</v>
+        <v>2.0</v>
       </c>
       <c r="E656" s="9">
-        <v>14890.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>2</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D657" s="5">
-        <v>54.0</v>
+        <v>4.0</v>
       </c>
       <c r="E657" s="9">
-        <v>8890.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>3</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D658" s="5">
-        <v>48.0</v>
+        <v>1.0</v>
       </c>
       <c r="E658" s="9">
-        <v>10490.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>4</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D659" s="5">
-        <v>57.0</v>
+        <v>13.0</v>
       </c>
       <c r="E659" s="9">
-        <v>13290.0</v>
+        <v>11990.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>1</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D660" s="5">
         <v>0.0</v>
       </c>
       <c r="E660" s="9">
         <v>24990.0</v>
       </c>
       <c r="F660" s="7" t="s">
         <v>1964</v>
       </c>
     </row>
@@ -21567,71 +21567,71 @@
       </c>
       <c r="C663" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D663" s="5">
         <v>0.0</v>
       </c>
       <c r="E663" s="9">
         <v>22490.0</v>
       </c>
       <c r="F663" s="7" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
         <v>1</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D664" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E664" s="9">
         <v>10660.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>2</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D665" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E665" s="9">
         <v>12500.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>1</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D666" s="5">
         <v>0.0</v>
       </c>
       <c r="E666" s="9">
         <v>13890.0</v>
       </c>
       <c r="F666" s="7" t="s">
@@ -21647,414 +21647,414 @@
       </c>
       <c r="C667" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D667" s="5">
         <v>3.0</v>
       </c>
       <c r="E667" s="9">
         <v>9690.0</v>
       </c>
       <c r="F667" s="7" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>3</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D668" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E668" s="9">
         <v>10590.0</v>
       </c>
       <c r="F668" s="7" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
         <v>4</v>
       </c>
       <c r="B669" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D669" s="5">
         <v>0.0</v>
       </c>
       <c r="E669" s="9">
         <v>12490.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>1</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D670" s="5">
-        <v>19.0</v>
+        <v>2.0</v>
       </c>
       <c r="E670" s="9">
-        <v>6200.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>2</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D671" s="5">
-        <v>35.0</v>
+        <v>50.0</v>
       </c>
       <c r="E671" s="9">
-        <v>6200.0</v>
+        <v>5790.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>3</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D672" s="5">
-        <v>74.0</v>
+        <v>53.0</v>
       </c>
       <c r="E672" s="9">
-        <v>6970.0</v>
+        <v>6490.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>4</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D673" s="5">
-        <v>101.0</v>
+        <v>34.0</v>
       </c>
       <c r="E673" s="9">
-        <v>6970.0</v>
+        <v>6490.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>1</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>2005</v>
       </c>
       <c r="D674" s="5">
-        <v>66.0</v>
+        <v>15.0</v>
       </c>
       <c r="E674" s="9">
-        <v>11870.0</v>
+        <v>11490.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>2</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D675" s="5">
         <v>11.0</v>
       </c>
       <c r="E675" s="9">
-        <v>13920.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>1</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>2011</v>
       </c>
       <c r="D676" s="5">
-        <v>71.0</v>
+        <v>34.0</v>
       </c>
       <c r="E676" s="9">
-        <v>10420.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>2</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D677" s="5">
-        <v>105.0</v>
+        <v>100.0</v>
       </c>
       <c r="E677" s="9">
-        <v>12770.0</v>
+        <v>11990.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>3</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D678" s="5">
-        <v>68.0</v>
+        <v>77.0</v>
       </c>
       <c r="E678" s="9">
-        <v>15970.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F678" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>1</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D679" s="5">
-        <v>81.0</v>
+        <v>71.0</v>
       </c>
       <c r="E679" s="9">
-        <v>20550.0</v>
+        <v>17790.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>2</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D680" s="5">
-        <v>87.0</v>
+        <v>68.0</v>
       </c>
       <c r="E680" s="9">
-        <v>11630.0</v>
+        <v>9190.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>3</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D681" s="5">
-        <v>109.0</v>
+        <v>100.0</v>
       </c>
       <c r="E681" s="9">
-        <v>14150.0</v>
+        <v>12340.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>4</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D682" s="5">
-        <v>101.0</v>
+        <v>90.0</v>
       </c>
       <c r="E682" s="9">
-        <v>17840.0</v>
+        <v>16140.0</v>
       </c>
       <c r="F682" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="11">
         <v>5</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D683" s="5">
-        <v>37.0</v>
+        <v>9.0</v>
       </c>
       <c r="E683" s="9">
-        <v>23650.0</v>
+        <v>19490.0</v>
       </c>
       <c r="F683" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
         <v>6</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D684" s="5">
-        <v>91.0</v>
+        <v>79.0</v>
       </c>
       <c r="E684" s="9">
-        <v>13770.0</v>
+        <v>10990.0</v>
       </c>
       <c r="F684" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>7</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D685" s="5">
-        <v>105.0</v>
+        <v>24.0</v>
       </c>
       <c r="E685" s="9">
-        <v>16620.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F685" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>8</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D686" s="5">
-        <v>60.0</v>
+        <v>38.0</v>
       </c>
       <c r="E686" s="9">
-        <v>20890.0</v>
+        <v>17490.0</v>
       </c>
       <c r="F686" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="11">
         <v>1</v>
       </c>
       <c r="B687" s="6"/>
       <c r="C687" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>6480.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>2044</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
@@ -25183,71 +25183,71 @@
       </c>
       <c r="C861" s="7" t="s">
         <v>2394</v>
       </c>
       <c r="D861" s="5">
         <v>0.0</v>
       </c>
       <c r="E861" s="9">
         <v>2390.0</v>
       </c>
       <c r="F861" s="7" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="11">
         <v>3</v>
       </c>
       <c r="B862" s="6" t="s">
         <v>2396</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>2397</v>
       </c>
       <c r="D862" s="5">
-        <v>180.0</v>
+        <v>127.0</v>
       </c>
       <c r="E862" s="9">
         <v>1050.0</v>
       </c>
       <c r="F862" s="7" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="11">
         <v>4</v>
       </c>
       <c r="B863" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D863" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E863" s="9">
         <v>830.0</v>
       </c>
       <c r="F863" s="7" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" s="11">
         <v>5</v>
       </c>
       <c r="B864" s="6" t="s">
         <v>2402</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>2403</v>
       </c>
       <c r="D864" s="5">
         <v>0.0</v>
       </c>
       <c r="E864" s="9">
         <v>650.0</v>
       </c>
       <c r="F864" s="7" t="s">