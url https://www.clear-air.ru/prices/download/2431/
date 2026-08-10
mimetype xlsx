--- v1 (2026-06-26)
+++ v2 (2026-08-10)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2661">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 04:02:24</t>
+    <t>Актуальность прайса на: 2026-08-10 11:35:07</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>First 50 V</t>
   </si>
   <si>
     <t>Thermex First 50 V водонагреватель накопительный</t>
   </si>
@@ -8727,91 +8727,91 @@
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
         <v>2.0</v>
       </c>
       <c r="E21" s="9">
         <v>20890.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E22" s="9">
         <v>11890.0</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
         <v>3</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="5">
         <v>0.0</v>
       </c>
       <c r="E23" s="9">
         <v>14690.0</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
         <v>4</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5">
-        <v>3.0</v>
+        <v>23.0</v>
       </c>
       <c r="E24" s="9">
         <v>14090.0</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
         <v>5</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5">
         <v>0.0</v>
       </c>
       <c r="E25" s="9">
         <v>19390.0</v>
       </c>
       <c r="F25" s="7" t="s">
@@ -8907,211 +8907,211 @@
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
         <v>0.0</v>
       </c>
       <c r="E30" s="9">
         <v>21390.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E31" s="9">
         <v>23990.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>27.0</v>
+        <v>19.0</v>
       </c>
       <c r="E32" s="9">
         <v>13590.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>27.0</v>
+        <v>4.0</v>
       </c>
       <c r="E33" s="9">
         <v>16290.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="E34" s="9">
         <v>20990.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>1</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>7.0</v>
       </c>
       <c r="E35" s="9">
         <v>21390.0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
         <v>2</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E36" s="9">
         <v>12390.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
         <v>3</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
         <v>1.0</v>
       </c>
       <c r="E37" s="9">
         <v>14690.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>4</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E38" s="9">
         <v>19290.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>1</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="E39" s="9">
         <v>23290.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>2</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
         <v>1.0</v>
       </c>
       <c r="E40" s="9">
         <v>13190.0</v>
       </c>
       <c r="F40" s="7" t="s">
@@ -9127,171 +9127,171 @@
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
         <v>3.0</v>
       </c>
       <c r="E41" s="9">
         <v>15890.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>4</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E42" s="9">
         <v>20290.0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
         <v>1</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="5">
         <v>1.0</v>
       </c>
       <c r="E43" s="9">
         <v>28690.0</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
         <v>2</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="5">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="E44" s="9">
         <v>26790.0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
         <v>3</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5">
         <v>1.0</v>
       </c>
       <c r="E45" s="9">
         <v>17590.0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
         <v>4</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E46" s="9">
         <v>15990.0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
         <v>5</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
         <v>3.0</v>
       </c>
       <c r="E47" s="9">
         <v>20390.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
         <v>6</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
       <c r="E48" s="9">
         <v>18990.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
         <v>7</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
         <v>2.0</v>
       </c>
       <c r="E49" s="9">
         <v>25690.0</v>
       </c>
       <c r="F49" s="7" t="s">
@@ -9307,271 +9307,271 @@
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
         <v>4.0</v>
       </c>
       <c r="E50" s="9">
         <v>23690.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
         <v>1</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
       <c r="E51" s="9">
         <v>27590.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>2</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
         <v>6.0</v>
       </c>
       <c r="E52" s="9">
         <v>25290.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>3</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E53" s="9">
         <v>16890.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>4</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>45.0</v>
+        <v>5.0</v>
       </c>
       <c r="E54" s="9">
         <v>14790.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>5</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
         <v>1.0</v>
       </c>
       <c r="E55" s="9">
         <v>18190.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>6</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E56" s="9">
         <v>19790.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>7</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E57" s="9">
         <v>17590.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>8</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
         <v>1.0</v>
       </c>
       <c r="E58" s="9">
         <v>20390.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>9</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>19.0</v>
+        <v>23.0</v>
       </c>
       <c r="E59" s="9">
         <v>22790.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>10</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E60" s="9">
         <v>24690.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>11</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
       <c r="E61" s="9">
         <v>22190.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>12</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E62" s="9">
         <v>25290.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>1</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
         <v>1.0</v>
       </c>
       <c r="E63" s="9">
         <v>35890.0</v>
       </c>
       <c r="F63" s="7" t="s">
@@ -9687,171 +9687,171 @@
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>1.0</v>
       </c>
       <c r="E69" s="9">
         <v>30290.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
         <v>1</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>23890.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
         <v>2</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>73.0</v>
+        <v>55.0</v>
       </c>
       <c r="E71" s="9">
         <v>22790.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>3</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
       <c r="E72" s="9">
         <v>12690.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>4</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
         <v>4.0</v>
       </c>
       <c r="E73" s="9">
         <v>15990.0</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
         <v>5</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E74" s="9">
         <v>15390.0</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
         <v>6</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5">
         <v>2.0</v>
       </c>
       <c r="E75" s="9">
         <v>20690.0</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
         <v>7</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E76" s="9">
         <v>19790.0</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="11">
         <v>1</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="9">
         <v>22690.0</v>
       </c>
       <c r="F77" s="7" t="s">
@@ -10227,91 +10227,91 @@
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
         <v>1.0</v>
       </c>
       <c r="E96" s="9">
         <v>22290.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
         <v>2</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E97" s="9">
         <v>14090.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>3</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E98" s="9">
         <v>17390.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
         <v>4</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
-        <v>1.0</v>
+        <v>14.0</v>
       </c>
       <c r="E99" s="9">
         <v>20690.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
         <v>1</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
         <v>14.0</v>
       </c>
       <c r="E100" s="9">
         <v>0.0</v>
       </c>
       <c r="F100" s="7" t="s">
@@ -10447,431 +10447,431 @@
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
         <v>0.0</v>
       </c>
       <c r="E107" s="9">
         <v>15390.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>1</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>4.0</v>
+        <v>16.0</v>
       </c>
       <c r="E108" s="9">
         <v>12390.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E109" s="9">
         <v>9390.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="E110" s="9">
         <v>10390.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>132.0</v>
+        <v>96.0</v>
       </c>
       <c r="E111" s="9">
         <v>11990.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
-        <v>73.0</v>
+        <v>72.0</v>
       </c>
       <c r="E112" s="9">
         <v>15590.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>68.0</v>
+        <v>80.0</v>
       </c>
       <c r="E113" s="9">
         <v>7990.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E114" s="9">
         <v>9290.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>52.0</v>
+        <v>33.0</v>
       </c>
       <c r="E115" s="9">
         <v>8990.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>71.0</v>
+        <v>55.0</v>
       </c>
       <c r="E116" s="9">
         <v>8490.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>7</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="E117" s="9">
         <v>9390.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="E118" s="9">
         <v>9790.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>4.0</v>
       </c>
       <c r="E119" s="9">
         <v>10290.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>114.0</v>
+        <v>46.0</v>
       </c>
       <c r="E120" s="9">
         <v>9990.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>1</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>23.0</v>
+        <v>2.0</v>
       </c>
       <c r="E121" s="9">
         <v>19490.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>2</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>29.0</v>
+        <v>19.0</v>
       </c>
       <c r="E122" s="9">
         <v>10990.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>3</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
         <v>1.0</v>
       </c>
       <c r="E123" s="9">
         <v>13090.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>4</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>43.0</v>
+        <v>15.0</v>
       </c>
       <c r="E124" s="9">
         <v>17090.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>1</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
       <c r="E125" s="9">
         <v>12290.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>2</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>3.0</v>
+        <v>23.0</v>
       </c>
       <c r="E126" s="9">
         <v>9090.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>3</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>20.0</v>
+        <v>13.0</v>
       </c>
       <c r="E127" s="9">
         <v>10290.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>1</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>0.0</v>
       </c>
       <c r="F128" s="7" t="s">
@@ -10987,311 +10987,311 @@
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="9">
         <v>22890.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>1</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
       <c r="E135" s="9">
         <v>15090.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>2</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
         <v>3.0</v>
       </c>
       <c r="E136" s="9">
         <v>17290.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>3</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="E137" s="9">
         <v>11190.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>4</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>27.0</v>
+        <v>10.0</v>
       </c>
       <c r="E138" s="9">
         <v>10790.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>5</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="E139" s="9">
         <v>13490.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>1</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="E140" s="9">
         <v>20090.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>2</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>64.0</v>
+        <v>4.0</v>
       </c>
       <c r="E141" s="9">
         <v>26490.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>3</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E142" s="9">
         <v>11790.0</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>4</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E143" s="9">
         <v>13690.0</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>5</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>26.0</v>
+        <v>21.0</v>
       </c>
       <c r="E144" s="9">
         <v>17890.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>1</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E145" s="9">
         <v>19890.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>2</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E146" s="9">
         <v>11790.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>3</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
         <v>3.0</v>
       </c>
       <c r="E147" s="9">
         <v>13590.0</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
         <v>4</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
       <c r="E148" s="9">
         <v>17690.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>1</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
         <v>0.0</v>
       </c>
       <c r="E149" s="9">
         <v>17590.0</v>
       </c>
       <c r="F149" s="7" t="s">
@@ -11387,491 +11387,491 @@
       </c>
       <c r="C154" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="5">
         <v>0.0</v>
       </c>
       <c r="E154" s="9">
         <v>13890.0</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
         <v>1</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E155" s="9">
         <v>15890.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>2</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
-        <v>11.0</v>
+        <v>25.0</v>
       </c>
       <c r="E156" s="9">
         <v>18590.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>3</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
       <c r="E157" s="9">
         <v>9990.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>4</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E158" s="9">
         <v>12090.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>5</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>3.0</v>
+        <v>28.0</v>
       </c>
       <c r="E159" s="9">
         <v>13890.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>1</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
         <v>12.0</v>
       </c>
       <c r="E160" s="9">
         <v>10790.0</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
         <v>2</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E161" s="9">
         <v>13090.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>1</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="9">
         <v>6190.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>2</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E163" s="9">
         <v>4990.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>1</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="E164" s="9">
         <v>8190.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>2</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
         <v>3.0</v>
       </c>
       <c r="E165" s="9">
         <v>8190.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>3</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E166" s="9">
         <v>9390.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>4</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
         <v>9.0</v>
       </c>
       <c r="E167" s="9">
         <v>9390.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>1</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E168" s="9">
         <v>6390.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>2</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="E169" s="9">
         <v>6390.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>3</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E170" s="9">
         <v>7590.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>4</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="E171" s="9">
         <v>7590.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>5</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E172" s="9">
         <v>5890.0</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>6</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E173" s="9">
         <v>5890.0</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>1</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>15.0</v>
+        <v>40.0</v>
       </c>
       <c r="E174" s="9">
         <v>6390.0</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>2</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0</v>
+        <v>60.0</v>
       </c>
       <c r="E175" s="9">
         <v>7390.0</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>3</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>11.0</v>
+        <v>53.0</v>
       </c>
       <c r="E176" s="9">
         <v>7390.0</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>4</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
-        <v>1.0</v>
+        <v>53.0</v>
       </c>
       <c r="E177" s="9">
         <v>6390.0</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>1</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="9">
         <v>6890.0</v>
       </c>
       <c r="F178" s="7" t="s">
@@ -11927,91 +11927,91 @@
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="9">
         <v>8090.0</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>1</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>36.0</v>
+        <v>1.0</v>
       </c>
       <c r="E182" s="9">
         <v>6490.0</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>2</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>1.0</v>
+        <v>16.0</v>
       </c>
       <c r="E183" s="9">
         <v>6490.0</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>3</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
       <c r="E184" s="9">
         <v>7590.0</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>4</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
         <v>21.0</v>
       </c>
       <c r="E185" s="9">
         <v>7590.0</v>
       </c>
       <c r="F185" s="7" t="s">
@@ -12027,91 +12027,91 @@
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
         <v>1.0</v>
       </c>
       <c r="E186" s="9">
         <v>10090.0</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>6</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E187" s="9">
         <v>10090.0</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>7</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
         <v>8.0</v>
       </c>
       <c r="E188" s="9">
         <v>5690.0</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>8</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
       <c r="E189" s="9">
         <v>5690.0</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="9">
         <v>6390.0</v>
       </c>
       <c r="F190" s="7" t="s">
@@ -12287,91 +12287,91 @@
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="9">
         <v>10890.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>1</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="E200" s="9">
         <v>6790.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>2</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="9">
         <v>6790.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>3</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E202" s="9">
         <v>7790.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
         <v>4</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>591</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>7790.0</v>
       </c>
       <c r="F203" s="7" t="s">
@@ -12387,51 +12387,51 @@
       </c>
       <c r="C204" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D204" s="5">
         <v>1.0</v>
       </c>
       <c r="E204" s="9">
         <v>6490.0</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
         <v>6</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D205" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E205" s="9">
         <v>6490.0</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="11">
         <v>1</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>6590.0</v>
       </c>
       <c r="F206" s="7" t="s">
@@ -12447,291 +12447,291 @@
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
         <v>1.0</v>
       </c>
       <c r="E207" s="9">
         <v>6190.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>1</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E208" s="9">
         <v>0.0</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>2</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D209" s="5">
         <v>7.0</v>
       </c>
       <c r="E209" s="9">
         <v>0.0</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="11">
         <v>3</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D210" s="5">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E210" s="9">
         <v>0.0</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="11">
         <v>4</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="E211" s="9">
         <v>0.0</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="11">
         <v>1</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D212" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E212" s="9">
         <v>42990.0</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="11">
         <v>2</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E213" s="9">
         <v>50990.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
         <v>11.0</v>
       </c>
       <c r="E214" s="9">
         <v>49990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="E215" s="9">
         <v>62790.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>1</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>1.0</v>
       </c>
       <c r="E216" s="9">
         <v>42690.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
         <v>2</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E217" s="9">
         <v>53190.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
         <v>3</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E218" s="9">
         <v>69290.0</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="11">
         <v>1</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>639</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D219" s="5">
         <v>2.0</v>
       </c>
       <c r="E219" s="9">
         <v>50890.0</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="11">
         <v>2</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>642</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D220" s="5">
-        <v>20.0</v>
+        <v>14.0</v>
       </c>
       <c r="E220" s="9">
         <v>57390.0</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="11">
         <v>3</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D221" s="5">
         <v>3.0</v>
       </c>
       <c r="E221" s="9">
         <v>72790.0</v>
       </c>
       <c r="F221" s="7" t="s">
@@ -12747,91 +12747,91 @@
       </c>
       <c r="C222" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="9">
         <v>0.0</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="11">
         <v>1</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E223" s="9">
         <v>5590.0</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="11">
         <v>2</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D224" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E224" s="9">
         <v>6090.0</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="11">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E225" s="9">
         <v>11390.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
         <v>3.0</v>
       </c>
       <c r="E226" s="9">
         <v>12190.0</v>
       </c>
       <c r="F226" s="7" t="s">
@@ -12887,51 +12887,51 @@
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="5">
         <v>1.0</v>
       </c>
       <c r="E229" s="9">
         <v>2890.0</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
         <v>1</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E230" s="9">
         <v>7690.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="5">
         <v>6.0</v>
       </c>
       <c r="E231" s="9">
         <v>5290.0</v>
       </c>
       <c r="F231" s="7" t="s">
@@ -13007,131 +13007,131 @@
       </c>
       <c r="C235" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D235" s="5">
         <v>8.0</v>
       </c>
       <c r="E235" s="9">
         <v>3090.0</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11">
         <v>2</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D236" s="5">
-        <v>3.0</v>
+        <v>20.0</v>
       </c>
       <c r="E236" s="9">
         <v>3990.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>3</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D237" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E237" s="9">
         <v>4190.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>1</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D238" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E238" s="9">
         <v>4990.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>2</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D239" s="5">
-        <v>8.0</v>
+        <v>26.0</v>
       </c>
       <c r="E239" s="9">
         <v>5290.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>3</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E240" s="9">
         <v>5990.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
         <v>1</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>1.0</v>
       </c>
       <c r="E241" s="9">
         <v>11150.0</v>
       </c>
       <c r="F241" s="7" t="s">
@@ -13147,51 +13147,51 @@
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
         <v>1.0</v>
       </c>
       <c r="E242" s="9">
         <v>12390.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>3</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E243" s="9">
         <v>14090.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>4</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
         <v>1.0</v>
       </c>
       <c r="E244" s="9">
         <v>11090.0</v>
       </c>
       <c r="F244" s="7" t="s">
@@ -13227,91 +13227,91 @@
       </c>
       <c r="C246" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D246" s="5">
         <v>1.0</v>
       </c>
       <c r="E246" s="9">
         <v>15090.0</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
         <v>7</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D247" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E247" s="9">
         <v>15590.0</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="11">
         <v>1</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D248" s="5">
         <v>3.0</v>
       </c>
       <c r="E248" s="9">
         <v>7890.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
         <v>2</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D249" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E249" s="9">
         <v>8090.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
         <v>1</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D250" s="5">
         <v>1.0</v>
       </c>
       <c r="E250" s="9">
         <v>0.0</v>
       </c>
       <c r="F250" s="7" t="s">
@@ -13347,111 +13347,111 @@
       </c>
       <c r="C252" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D252" s="5">
         <v>10.0</v>
       </c>
       <c r="E252" s="9">
         <v>0.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
         <v>4</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D253" s="5">
-        <v>19.0</v>
+        <v>46.0</v>
       </c>
       <c r="E253" s="9">
         <v>0.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>5</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5">
         <v>9.0</v>
       </c>
       <c r="E254" s="9">
         <v>0.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>6</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="E255" s="9">
         <v>0.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>7</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
-        <v>21.0</v>
+        <v>25.0</v>
       </c>
       <c r="E256" s="9">
         <v>0.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>8</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>8.0</v>
       </c>
       <c r="E257" s="9">
         <v>0.0</v>
       </c>
       <c r="F257" s="7" t="s">
@@ -13747,131 +13747,131 @@
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="9">
         <v>2590.0</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="11">
         <v>1</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D273" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E273" s="9">
         <v>60990.0</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="11">
         <v>2</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D274" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E274" s="9">
         <v>82690.0</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11">
         <v>3</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D275" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E275" s="9">
         <v>69390.0</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="11">
         <v>4</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D276" s="5">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="E276" s="9">
         <v>88990.0</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11">
         <v>1</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E277" s="9">
         <v>40790.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>2</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="9">
         <v>44290.0</v>
       </c>
       <c r="F278" s="7" t="s">
@@ -13947,151 +13947,151 @@
       </c>
       <c r="C282" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D282" s="5">
         <v>1.0</v>
       </c>
       <c r="E282" s="9">
         <v>38790.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
         <v>1</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D283" s="5">
-        <v>1.0</v>
+        <v>24.0</v>
       </c>
       <c r="E283" s="9">
         <v>36490.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>2</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="5">
         <v>2.0</v>
       </c>
       <c r="E284" s="9">
         <v>34590.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E285" s="9">
         <v>50590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E286" s="9">
         <v>62090.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>3</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
         <v>2.0</v>
       </c>
       <c r="E287" s="9">
         <v>72590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E288" s="9">
         <v>78290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>5</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
         <v>6900.0</v>
       </c>
       <c r="F289" s="7" t="s">
@@ -14167,51 +14167,51 @@
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="9">
         <v>65990.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E294" s="9">
         <v>14690.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
         <v>0.0</v>
       </c>
       <c r="E295" s="9">
         <v>15490.0</v>
       </c>
       <c r="F295" s="7" t="s">
@@ -14227,271 +14227,271 @@
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="9">
         <v>18390.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>1</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E297" s="9">
         <v>35690.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>2</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E298" s="9">
         <v>33590.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>3</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
       <c r="E299" s="9">
         <v>21290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>4</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E300" s="9">
         <v>21090.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>5</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>21.0</v>
+        <v>11.0</v>
       </c>
       <c r="E301" s="9">
         <v>25590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>6</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
-        <v>42.0</v>
+        <v>14.0</v>
       </c>
       <c r="E302" s="9">
         <v>23390.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>7</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D303" s="5">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="E303" s="9">
         <v>30590.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>8</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="5">
-        <v>13.0</v>
+        <v>25.0</v>
       </c>
       <c r="E304" s="9">
         <v>28390.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>1</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D305" s="5">
-        <v>9.0</v>
+        <v>100.0</v>
       </c>
       <c r="E305" s="9">
         <v>24290.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>2</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D306" s="5">
-        <v>35.0</v>
+        <v>168.0</v>
       </c>
       <c r="E306" s="9">
         <v>13690.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>3</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="5">
-        <v>18.0</v>
+        <v>190.0</v>
       </c>
       <c r="E307" s="9">
         <v>17190.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>4</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D308" s="5">
-        <v>0.0</v>
+        <v>287.0</v>
       </c>
       <c r="E308" s="9">
         <v>21290.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>1</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="9">
         <v>15790.0</v>
       </c>
       <c r="F309" s="7" t="s">
@@ -14567,191 +14567,191 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>14490.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E314" s="9">
         <v>24990.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="9">
         <v>26690.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>3</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D316" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E316" s="9">
         <v>15790.0</v>
       </c>
       <c r="F316" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="11">
         <v>4</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E317" s="9">
         <v>16790.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>5</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
         <v>2.0</v>
       </c>
       <c r="E318" s="9">
         <v>18990.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>6</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>19990.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
         <v>7</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>942</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D320" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E320" s="9">
         <v>21690.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
         <v>8</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>945</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D321" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E321" s="9">
         <v>22990.0</v>
       </c>
       <c r="F321" s="7" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="11">
         <v>1</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>948</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D322" s="5">
         <v>0.0</v>
       </c>
       <c r="E322" s="9">
         <v>26990.0</v>
       </c>
       <c r="F322" s="7" t="s">
@@ -15027,51 +15027,51 @@
       </c>
       <c r="C336" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D336" s="5">
         <v>0.0</v>
       </c>
       <c r="E336" s="9">
         <v>30790.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>2</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
-        <v>19.0</v>
+        <v>45.0</v>
       </c>
       <c r="E337" s="9">
         <v>26990.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
         <v>3</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
         <v>0.0</v>
       </c>
       <c r="E338" s="9">
         <v>18890.0</v>
       </c>
       <c r="F338" s="7" t="s">
@@ -15107,251 +15107,251 @@
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>22090.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>6</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E341" s="9">
         <v>17990.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>7</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
         <v>0.0</v>
       </c>
       <c r="E342" s="9">
         <v>25090.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>8</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E343" s="9">
         <v>22490.0</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="11">
         <v>1</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="E344" s="9">
         <v>29390.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
         <v>2</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D345" s="5">
-        <v>18.0</v>
+        <v>52.0</v>
       </c>
       <c r="E345" s="9">
         <v>16490.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>3</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D346" s="5">
-        <v>30.0</v>
+        <v>69.0</v>
       </c>
       <c r="E346" s="9">
         <v>20490.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>4</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D347" s="5">
-        <v>15.0</v>
+        <v>53.0</v>
       </c>
       <c r="E347" s="9">
         <v>25590.0</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="11">
         <v>1</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D348" s="5">
-        <v>80.0</v>
+        <v>29.0</v>
       </c>
       <c r="E348" s="9">
         <v>7790.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
         <v>2</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
-        <v>136.0</v>
+        <v>75.0</v>
       </c>
       <c r="E349" s="9">
         <v>7790.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>3</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
-        <v>160.0</v>
+        <v>19.0</v>
       </c>
       <c r="E350" s="9">
         <v>8890.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>4</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
-        <v>124.0</v>
+        <v>53.0</v>
       </c>
       <c r="E351" s="9">
         <v>8890.0</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="11">
         <v>1</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D352" s="5">
         <v>0.0</v>
       </c>
       <c r="E352" s="9">
         <v>13790.0</v>
       </c>
       <c r="F352" s="7" t="s">
@@ -15567,51 +15567,51 @@
       </c>
       <c r="C363" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D363" s="5">
         <v>0.0</v>
       </c>
       <c r="E363" s="9">
         <v>23390.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E364" s="9">
         <v>35390.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D365" s="5">
         <v>0.0</v>
       </c>
       <c r="E365" s="9">
         <v>30190.0</v>
       </c>
       <c r="F365" s="7" t="s">
@@ -15687,51 +15687,51 @@
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="9">
         <v>20490.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E370" s="9">
         <v>30590.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
         <v>25790.0</v>
       </c>
       <c r="F371" s="7" t="s">
@@ -15887,291 +15887,291 @@
       </c>
       <c r="C379" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="9">
         <v>25590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>1</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="5">
-        <v>9.0</v>
+        <v>28.0</v>
       </c>
       <c r="E380" s="9">
         <v>37890.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>2</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D381" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E381" s="9">
         <v>37990.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>3</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="9">
         <v>33290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>4</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D383" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E383" s="9">
         <v>24690.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>5</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D384" s="5">
-        <v>2.0</v>
+        <v>30.0</v>
       </c>
       <c r="E384" s="9">
         <v>26290.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>6</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D385" s="5">
         <v>0.0</v>
       </c>
       <c r="E385" s="9">
         <v>20990.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>7</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D386" s="5">
-        <v>80.0</v>
+        <v>86.0</v>
       </c>
       <c r="E386" s="9">
         <v>28490.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
         <v>8</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D387" s="5">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
       <c r="E387" s="9">
         <v>30190.0</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="11">
         <v>9</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="9">
         <v>24490.0</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="11">
         <v>10</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D389" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E389" s="9">
         <v>34090.0</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="11">
         <v>11</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D390" s="5">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="E390" s="9">
         <v>35790.0</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="11">
         <v>12</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D391" s="5">
         <v>0.0</v>
       </c>
       <c r="E391" s="9">
         <v>29290.0</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="11">
         <v>1</v>
       </c>
       <c r="B392" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D392" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E392" s="9">
         <v>13590.0</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="11">
         <v>2</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D393" s="5">
         <v>0.0</v>
       </c>
       <c r="E393" s="9">
         <v>8490.0</v>
       </c>
       <c r="F393" s="7" t="s">
@@ -16207,191 +16207,191 @@
       </c>
       <c r="C395" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D395" s="5">
         <v>0.0</v>
       </c>
       <c r="E395" s="9">
         <v>11890.0</v>
       </c>
       <c r="F395" s="7" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="11">
         <v>1</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D396" s="5">
-        <v>4.0</v>
+        <v>110.0</v>
       </c>
       <c r="E396" s="9">
         <v>12790.0</v>
       </c>
       <c r="F396" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="11">
         <v>2</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D397" s="5">
-        <v>18.0</v>
+        <v>249.0</v>
       </c>
       <c r="E397" s="9">
         <v>7390.0</v>
       </c>
       <c r="F397" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="11">
         <v>3</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D398" s="5">
-        <v>62.0</v>
+        <v>164.0</v>
       </c>
       <c r="E398" s="9">
         <v>8690.0</v>
       </c>
       <c r="F398" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="11">
         <v>4</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D399" s="5">
-        <v>161.0</v>
+        <v>506.0</v>
       </c>
       <c r="E399" s="9">
         <v>9690.0</v>
       </c>
       <c r="F399" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="11">
         <v>5</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D400" s="5">
-        <v>488.0</v>
+        <v>394.0</v>
       </c>
       <c r="E400" s="9">
         <v>11390.0</v>
       </c>
       <c r="F400" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="11">
         <v>1</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D401" s="5">
-        <v>522.0</v>
+        <v>551.0</v>
       </c>
       <c r="E401" s="9">
         <v>20690.0</v>
       </c>
       <c r="F401" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="11">
         <v>1</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D402" s="5">
-        <v>156.0</v>
+        <v>150.0</v>
       </c>
       <c r="E402" s="9">
         <v>28890.0</v>
       </c>
       <c r="F402" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="11">
         <v>2</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D403" s="5">
-        <v>203.0</v>
+        <v>198.0</v>
       </c>
       <c r="E403" s="9">
         <v>32390.0</v>
       </c>
       <c r="F403" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="11">
         <v>1</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="9">
         <v>3090.0</v>
       </c>
       <c r="F404" s="7" t="s">
@@ -16507,91 +16507,91 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>3490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>414.0</v>
+        <v>608.0</v>
       </c>
       <c r="E411" s="9">
         <v>3090.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>413.0</v>
+        <v>605.0</v>
       </c>
       <c r="E412" s="9">
         <v>3090.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>3</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
-        <v>230.0</v>
+        <v>78.0</v>
       </c>
       <c r="E413" s="9">
         <v>4890.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>1</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="9">
         <v>0.0</v>
       </c>
       <c r="F414" s="7" t="s">
@@ -16787,111 +16787,111 @@
       </c>
       <c r="C424" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D424" s="5">
         <v>0.0</v>
       </c>
       <c r="E424" s="9">
         <v>0.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>1</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D425" s="5">
-        <v>294.0</v>
+        <v>464.0</v>
       </c>
       <c r="E425" s="9">
         <v>24890.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>2</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D426" s="5">
-        <v>340.0</v>
+        <v>339.0</v>
       </c>
       <c r="E426" s="9">
         <v>14490.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>3</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D427" s="5">
-        <v>340.0</v>
+        <v>473.0</v>
       </c>
       <c r="E427" s="9">
         <v>17490.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>4</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D428" s="5">
-        <v>549.0</v>
+        <v>431.0</v>
       </c>
       <c r="E428" s="9">
         <v>21990.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>1</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>30990.0</v>
       </c>
       <c r="F429" s="7" t="s">
@@ -16947,191 +16947,191 @@
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="9">
         <v>27790.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>1</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D433" s="5">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="E433" s="9">
         <v>22490.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>2</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D434" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E434" s="9">
         <v>13290.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>3</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D435" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E435" s="9">
         <v>15790.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>4</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D436" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E436" s="9">
         <v>19590.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>1</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D437" s="5">
-        <v>59.0</v>
+        <v>25.0</v>
       </c>
       <c r="E437" s="9">
         <v>5390.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>2</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D438" s="5">
-        <v>57.0</v>
+        <v>20.0</v>
       </c>
       <c r="E438" s="9">
         <v>5390.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>3</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D439" s="5">
-        <v>17.0</v>
+        <v>58.0</v>
       </c>
       <c r="E439" s="9">
         <v>6290.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>4</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D440" s="5">
-        <v>69.0</v>
+        <v>1.0</v>
       </c>
       <c r="E440" s="9">
         <v>6290.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>1</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="9">
         <v>11690.0</v>
       </c>
       <c r="F441" s="7" t="s">
@@ -17147,571 +17147,571 @@
       </c>
       <c r="C442" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D442" s="5">
         <v>0.0</v>
       </c>
       <c r="E442" s="9">
         <v>7190.0</v>
       </c>
       <c r="F442" s="7" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
         <v>3</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D443" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E443" s="9">
         <v>8090.0</v>
       </c>
       <c r="F443" s="7" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
         <v>4</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D444" s="5">
         <v>0.0</v>
       </c>
       <c r="E444" s="9">
         <v>9890.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>1</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D445" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E445" s="9">
         <v>17590.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>2</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D446" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E446" s="9">
         <v>9990.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>3</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D447" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E447" s="9">
         <v>12190.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>4</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D448" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E448" s="9">
         <v>15290.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>1</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D449" s="5">
-        <v>2.0</v>
+        <v>43.0</v>
       </c>
       <c r="E449" s="9">
         <v>5790.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>2</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D450" s="5">
-        <v>32.0</v>
+        <v>37.0</v>
       </c>
       <c r="E450" s="9">
         <v>5790.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>3</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D451" s="5">
-        <v>11.0</v>
+        <v>88.0</v>
       </c>
       <c r="E451" s="9">
         <v>6490.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>4</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D452" s="5">
-        <v>36.0</v>
+        <v>1.0</v>
       </c>
       <c r="E452" s="9">
         <v>6490.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>1</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D453" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E453" s="9">
         <v>14290.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
         <v>2</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D454" s="5">
         <v>0.0</v>
       </c>
       <c r="E454" s="9">
         <v>8790.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>3</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D455" s="5">
-        <v>125.0</v>
+        <v>7.0</v>
       </c>
       <c r="E455" s="9">
         <v>10390.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>4</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D456" s="5">
-        <v>24.0</v>
+        <v>20.0</v>
       </c>
       <c r="E456" s="9">
         <v>12890.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>1</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D457" s="5">
-        <v>247.0</v>
+        <v>580.0</v>
       </c>
       <c r="E457" s="9">
         <v>11590.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>2</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D458" s="5">
-        <v>588.0</v>
+        <v>681.0</v>
       </c>
       <c r="E458" s="9">
         <v>6890.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>3</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D459" s="5">
-        <v>571.0</v>
+        <v>643.0</v>
       </c>
       <c r="E459" s="9">
         <v>7690.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>4</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D460" s="5">
-        <v>428.0</v>
+        <v>691.0</v>
       </c>
       <c r="E460" s="9">
         <v>9590.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>1</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
-        <v>14.0</v>
+        <v>36.0</v>
       </c>
       <c r="E461" s="9">
         <v>17990.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>2</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>32.0</v>
+        <v>5.0</v>
       </c>
       <c r="E462" s="9">
         <v>9390.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>3</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>2.0</v>
+        <v>44.0</v>
       </c>
       <c r="E463" s="9">
         <v>11490.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>4</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
-        <v>140.0</v>
+        <v>100.0</v>
       </c>
       <c r="E464" s="9">
         <v>15490.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>1</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>208.0</v>
+        <v>46.0</v>
       </c>
       <c r="E465" s="9">
         <v>13990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>2</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
       <c r="E466" s="9">
         <v>19590.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>3</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
-        <v>157.0</v>
+        <v>28.0</v>
       </c>
       <c r="E467" s="9">
         <v>8390.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>4</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>562.0</v>
+        <v>274.0</v>
       </c>
       <c r="E468" s="9">
         <v>9790.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>5</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>451.0</v>
+        <v>156.0</v>
       </c>
       <c r="E469" s="9">
         <v>12390.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>1</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
         <v>0.0</v>
       </c>
       <c r="E470" s="9">
         <v>27890.0</v>
       </c>
       <c r="F470" s="7" t="s">
@@ -17767,111 +17767,111 @@
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
         <v>0.0</v>
       </c>
       <c r="E473" s="9">
         <v>24390.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>1</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>0.0</v>
+        <v>595.0</v>
       </c>
       <c r="E474" s="9">
         <v>2990.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>2</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>12.0</v>
+        <v>217.0</v>
       </c>
       <c r="E475" s="9">
         <v>3090.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>3</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E476" s="9">
         <v>3190.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>4</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>226.0</v>
+        <v>548.0</v>
       </c>
       <c r="E477" s="9">
         <v>2490.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>1</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>0.0</v>
       </c>
       <c r="E478" s="9">
         <v>21490.0</v>
       </c>
       <c r="F478" s="7" t="s">
@@ -18027,91 +18027,91 @@
       </c>
       <c r="C486" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D486" s="5">
         <v>0.0</v>
       </c>
       <c r="E486" s="9">
         <v>13390.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>2</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D487" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E487" s="9">
         <v>8290.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>3</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
         <v>0.0</v>
       </c>
       <c r="E488" s="9">
         <v>9190.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>4</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E489" s="9">
         <v>11590.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>1</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
         <v>4990.0</v>
       </c>
       <c r="F490" s="7" t="s">
@@ -18547,51 +18547,51 @@
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>0.0</v>
       </c>
       <c r="E512" s="9">
         <v>2690.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
         <v>1</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D513" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E513" s="9">
         <v>27090.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>2</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D514" s="5">
         <v>1.0</v>
       </c>
       <c r="E514" s="9">
         <v>16790.0</v>
       </c>
       <c r="F514" s="7" t="s">
@@ -18627,111 +18627,111 @@
       </c>
       <c r="C516" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D516" s="5">
         <v>0.0</v>
       </c>
       <c r="E516" s="9">
         <v>23490.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D517" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E517" s="9">
         <v>31790.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D518" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E518" s="9">
         <v>19990.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D519" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E519" s="9">
         <v>22190.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D520" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E520" s="9">
         <v>27090.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>1</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D521" s="5">
         <v>0.0</v>
       </c>
       <c r="E521" s="9">
         <v>29590.0</v>
       </c>
       <c r="F521" s="7" t="s">
@@ -18787,571 +18787,571 @@
       </c>
       <c r="C524" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D524" s="5">
         <v>0.0</v>
       </c>
       <c r="E524" s="9">
         <v>26190.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>1</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D525" s="5">
-        <v>78.0</v>
+        <v>6.0</v>
       </c>
       <c r="E525" s="9">
         <v>21190.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>2</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D526" s="5">
-        <v>174.0</v>
+        <v>50.0</v>
       </c>
       <c r="E526" s="9">
         <v>11690.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>3</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D527" s="5">
-        <v>313.0</v>
+        <v>92.0</v>
       </c>
       <c r="E527" s="9">
         <v>14390.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>4</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D528" s="5">
-        <v>137.0</v>
+        <v>53.0</v>
       </c>
       <c r="E528" s="9">
         <v>18090.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>1</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D529" s="5">
-        <v>306.0</v>
+        <v>168.0</v>
       </c>
       <c r="E529" s="9">
         <v>15690.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>2</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D530" s="5">
-        <v>16.0</v>
+        <v>4.0</v>
       </c>
       <c r="E530" s="9">
         <v>22490.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>3</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D531" s="5">
-        <v>29.0</v>
+        <v>7.0</v>
       </c>
       <c r="E531" s="9">
         <v>8990.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>4</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D532" s="5">
-        <v>457.0</v>
+        <v>475.0</v>
       </c>
       <c r="E532" s="9">
         <v>10790.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>5</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D533" s="5">
-        <v>501.0</v>
+        <v>315.0</v>
       </c>
       <c r="E533" s="9">
         <v>12990.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>1</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D534" s="5">
-        <v>28.0</v>
+        <v>123.0</v>
       </c>
       <c r="E534" s="9">
         <v>18390.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>2</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D535" s="5">
-        <v>104.0</v>
+        <v>72.0</v>
       </c>
       <c r="E535" s="9">
         <v>11190.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>3</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D536" s="5">
-        <v>113.0</v>
+        <v>117.0</v>
       </c>
       <c r="E536" s="9">
         <v>12490.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>4</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D537" s="5">
-        <v>75.0</v>
+        <v>98.0</v>
       </c>
       <c r="E537" s="9">
         <v>16290.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>1</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D538" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E538" s="9">
         <v>10190.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>2</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D539" s="5">
-        <v>0.0</v>
+        <v>25.0</v>
       </c>
       <c r="E539" s="9">
         <v>11990.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>1</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D540" s="5">
-        <v>75.0</v>
+        <v>55.0</v>
       </c>
       <c r="E540" s="9">
         <v>5890.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>2</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D541" s="5">
-        <v>0.0</v>
+        <v>191.0</v>
       </c>
       <c r="E541" s="9">
         <v>5890.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>3</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D542" s="5">
-        <v>211.0</v>
+        <v>138.0</v>
       </c>
       <c r="E542" s="9">
         <v>6690.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>4</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D543" s="5">
-        <v>1.0</v>
+        <v>101.0</v>
       </c>
       <c r="E543" s="9">
         <v>6690.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D544" s="5">
         <v>1.0</v>
       </c>
       <c r="E544" s="9">
         <v>17990.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D545" s="5">
-        <v>21.0</v>
+        <v>29.0</v>
       </c>
       <c r="E545" s="9">
         <v>15990.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D546" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E546" s="9">
         <v>10490.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D547" s="5">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
       <c r="E547" s="9">
         <v>9290.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D548" s="5">
         <v>1.0</v>
       </c>
       <c r="E548" s="9">
         <v>12490.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D549" s="5">
-        <v>33.0</v>
+        <v>35.0</v>
       </c>
       <c r="E549" s="9">
         <v>11090.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D550" s="5">
         <v>0.0</v>
       </c>
       <c r="E550" s="9">
         <v>15690.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D551" s="5">
-        <v>7.0</v>
+        <v>24.0</v>
       </c>
       <c r="E551" s="9">
         <v>13890.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>1</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="9">
         <v>23290.0</v>
       </c>
       <c r="F552" s="7" t="s">
@@ -19387,1091 +19387,1091 @@
       </c>
       <c r="C554" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D554" s="5">
         <v>0.0</v>
       </c>
       <c r="E554" s="9">
         <v>16490.0</v>
       </c>
       <c r="F554" s="7" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
         <v>4</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D555" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E555" s="9">
         <v>20490.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>1</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D556" s="5">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
       <c r="E556" s="9">
         <v>28490.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>2</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D557" s="5">
-        <v>75.0</v>
+        <v>14.0</v>
       </c>
       <c r="E557" s="9">
         <v>15990.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>3</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D558" s="5">
-        <v>176.0</v>
+        <v>62.0</v>
       </c>
       <c r="E558" s="9">
         <v>19890.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>4</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D559" s="5">
-        <v>27.0</v>
+        <v>33.0</v>
       </c>
       <c r="E559" s="9">
         <v>24990.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>1</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D560" s="5">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="E560" s="9">
         <v>12690.0</v>
       </c>
       <c r="F560" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="11">
         <v>2</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D561" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E561" s="9">
         <v>7990.0</v>
       </c>
       <c r="F561" s="7" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="11">
         <v>3</v>
       </c>
       <c r="B562" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D562" s="5">
         <v>0.0</v>
       </c>
       <c r="E562" s="9">
         <v>8890.0</v>
       </c>
       <c r="F562" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="11">
         <v>4</v>
       </c>
       <c r="B563" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D563" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E563" s="9">
         <v>10890.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>1</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D564" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E564" s="9">
         <v>28290.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>2</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D565" s="5">
         <v>3.0</v>
       </c>
       <c r="E565" s="9">
         <v>27290.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>3</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D566" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E566" s="9">
         <v>16590.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>4</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D567" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E567" s="9">
         <v>15590.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>5</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D568" s="5">
         <v>2.0</v>
       </c>
       <c r="E568" s="9">
         <v>19990.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>6</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D569" s="5">
-        <v>56.0</v>
+        <v>3.0</v>
       </c>
       <c r="E569" s="9">
         <v>18890.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>7</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D570" s="5">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="E570" s="9">
         <v>23790.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>8</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D571" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E571" s="9">
         <v>22790.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>1</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D572" s="5">
-        <v>91.0</v>
+        <v>88.0</v>
       </c>
       <c r="E572" s="9">
         <v>5690.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>2</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D573" s="5">
         <v>0.0</v>
       </c>
       <c r="E573" s="9">
         <v>6890.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>3</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D574" s="5">
-        <v>19.0</v>
+        <v>180.0</v>
       </c>
       <c r="E574" s="9">
         <v>6590.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>4</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D575" s="5">
-        <v>2.0</v>
+        <v>58.0</v>
       </c>
       <c r="E575" s="9">
         <v>6590.0</v>
       </c>
       <c r="F575" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
         <v>1</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D576" s="5">
-        <v>126.0</v>
+        <v>134.0</v>
       </c>
       <c r="E576" s="9">
         <v>11790.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>2</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D577" s="5">
-        <v>56.0</v>
+        <v>24.0</v>
       </c>
       <c r="E577" s="9">
         <v>7090.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>3</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D578" s="5">
-        <v>568.0</v>
+        <v>639.0</v>
       </c>
       <c r="E578" s="9">
         <v>7890.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>4</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D579" s="5">
-        <v>282.0</v>
+        <v>243.0</v>
       </c>
       <c r="E579" s="9">
         <v>10590.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>1</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D580" s="5">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="E580" s="9">
         <v>45990.0</v>
       </c>
       <c r="F580" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="11">
         <v>2</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D581" s="5">
-        <v>13.0</v>
+        <v>40.0</v>
       </c>
       <c r="E581" s="9">
         <v>59990.0</v>
       </c>
       <c r="F581" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="11">
         <v>3</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D582" s="5">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="E582" s="9">
         <v>123990.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D583" s="5">
-        <v>46.0</v>
+        <v>33.0</v>
       </c>
       <c r="E583" s="9">
         <v>7190.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D584" s="5">
-        <v>20.0</v>
+        <v>338.0</v>
       </c>
       <c r="E584" s="9">
         <v>19290.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D585" s="5">
-        <v>333.0</v>
+        <v>209.0</v>
       </c>
       <c r="E585" s="9">
         <v>2490.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D586" s="5">
-        <v>38.0</v>
+        <v>30.0</v>
       </c>
       <c r="E586" s="9">
         <v>2490.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D587" s="5">
-        <v>0.0</v>
+        <v>586.0</v>
       </c>
       <c r="E587" s="9">
         <v>2990.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D588" s="5">
-        <v>128.0</v>
+        <v>557.0</v>
       </c>
       <c r="E588" s="9">
         <v>3090.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D589" s="5">
-        <v>204.0</v>
+        <v>70.0</v>
       </c>
       <c r="E589" s="9">
         <v>2990.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D590" s="5">
-        <v>287.0</v>
+        <v>252.0</v>
       </c>
       <c r="E590" s="9">
         <v>3090.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>9</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D591" s="5">
-        <v>237.0</v>
+        <v>177.0</v>
       </c>
       <c r="E591" s="9">
         <v>2990.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>10</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D592" s="5">
-        <v>472.0</v>
+        <v>691.0</v>
       </c>
       <c r="E592" s="9">
         <v>3090.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>11</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D593" s="5">
-        <v>10.0</v>
+        <v>111.0</v>
       </c>
       <c r="E593" s="9">
         <v>3190.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>12</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1765</v>
       </c>
       <c r="D594" s="5">
-        <v>14.0</v>
+        <v>5.0</v>
       </c>
       <c r="E594" s="9">
         <v>2390.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>1</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D595" s="5">
-        <v>7.0</v>
+        <v>42.0</v>
       </c>
       <c r="E595" s="9">
-        <v>50000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>2</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D596" s="5">
-        <v>5.0</v>
+        <v>75.0</v>
       </c>
       <c r="E596" s="9">
-        <v>56000.0</v>
+        <v>54880.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>3</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D597" s="5">
-        <v>3.0</v>
+        <v>91.0</v>
       </c>
       <c r="E597" s="9">
-        <v>63000.0</v>
+        <v>61740.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>4</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="D598" s="5">
-        <v>4.0</v>
+        <v>177.0</v>
       </c>
       <c r="E598" s="9">
-        <v>39000.0</v>
+        <v>38220.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>5</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D599" s="5">
-        <v>4.0</v>
+        <v>173.0</v>
       </c>
       <c r="E599" s="9">
-        <v>38000.0</v>
+        <v>37240.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>6</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1783</v>
       </c>
       <c r="D600" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E600" s="9">
-        <v>58000.0</v>
+        <v>56840.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>7</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D601" s="5">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="E601" s="9">
-        <v>37000.0</v>
+        <v>36260.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>8</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1789</v>
       </c>
       <c r="D602" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E602" s="9">
-        <v>34500.0</v>
+        <v>33810.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>9</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D603" s="5">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="E603" s="9">
         <v>44750.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>10</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D604" s="5">
-        <v>89.0</v>
+        <v>170.0</v>
       </c>
       <c r="E604" s="9">
         <v>54900.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>11</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D605" s="5">
-        <v>98.0</v>
+        <v>45.0</v>
       </c>
       <c r="E605" s="9">
         <v>63550.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>12</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1800</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D606" s="5">
-        <v>72.0</v>
+        <v>27.0</v>
       </c>
       <c r="E606" s="9">
         <v>76250.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>13</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D607" s="5">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
       <c r="E607" s="9">
         <v>127100.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1807</v>
       </c>
       <c r="D608" s="5">
         <v>3.0</v>
       </c>
       <c r="E608" s="9">
         <v>11290.0</v>
       </c>
       <c r="F608" s="7" t="s">
@@ -20507,51 +20507,51 @@
       </c>
       <c r="C610" s="7" t="s">
         <v>1813</v>
       </c>
       <c r="D610" s="5">
         <v>0.0</v>
       </c>
       <c r="E610" s="9">
         <v>8290.0</v>
       </c>
       <c r="F610" s="7" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="11">
         <v>4</v>
       </c>
       <c r="B611" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D611" s="5">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="E611" s="9">
         <v>10190.0</v>
       </c>
       <c r="F611" s="7" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
         <v>5</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1819</v>
       </c>
       <c r="D612" s="5">
         <v>61.0</v>
       </c>
       <c r="E612" s="9">
         <v>17980.0</v>
       </c>
       <c r="F612" s="7" t="s">
@@ -20567,511 +20567,511 @@
       </c>
       <c r="C613" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D613" s="5">
         <v>56.0</v>
       </c>
       <c r="E613" s="9">
         <v>9380.0</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
         <v>7</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="D614" s="5">
-        <v>50.0</v>
+        <v>57.0</v>
       </c>
       <c r="E614" s="9">
         <v>11480.0</v>
       </c>
       <c r="F614" s="7" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
         <v>8</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D615" s="5">
         <v>53.0</v>
       </c>
       <c r="E615" s="9">
         <v>15480.0</v>
       </c>
       <c r="F615" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
         <v>1</v>
       </c>
       <c r="B616" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D616" s="5">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="E616" s="9">
-        <v>31990.0</v>
+        <v>28799.0</v>
       </c>
       <c r="F616" s="7" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="11">
         <v>2</v>
       </c>
       <c r="B617" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D617" s="5">
         <v>60.0</v>
       </c>
       <c r="E617" s="9">
-        <v>41990.0</v>
+        <v>37799.0</v>
       </c>
       <c r="F617" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
         <v>1</v>
       </c>
       <c r="B618" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D618" s="5">
         <v>7.0</v>
       </c>
       <c r="E618" s="9">
         <v>24599.0</v>
       </c>
       <c r="F618" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
         <v>2</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D619" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E619" s="9">
         <v>28499.0</v>
       </c>
       <c r="F619" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
         <v>3</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D620" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E620" s="9">
         <v>34999.0</v>
       </c>
       <c r="F620" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
         <v>4</v>
       </c>
       <c r="B621" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D621" s="5">
         <v>2.0</v>
       </c>
       <c r="E621" s="9">
         <v>39999.0</v>
       </c>
       <c r="F621" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
         <v>1</v>
       </c>
       <c r="B622" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D622" s="5">
         <v>55.0</v>
       </c>
       <c r="E622" s="9">
-        <v>21199.0</v>
+        <v>19099.0</v>
       </c>
       <c r="F622" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
         <v>2</v>
       </c>
       <c r="B623" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D623" s="5">
         <v>60.0</v>
       </c>
       <c r="E623" s="9">
-        <v>24999.0</v>
+        <v>22499.0</v>
       </c>
       <c r="F623" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
         <v>3</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D624" s="5">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="E624" s="9">
-        <v>31599.0</v>
+        <v>28499.0</v>
       </c>
       <c r="F624" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
         <v>4</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D625" s="5">
         <v>54.0</v>
       </c>
       <c r="E625" s="9">
-        <v>34999.0</v>
+        <v>31499.1</v>
       </c>
       <c r="F625" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
         <v>1</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D626" s="5">
-        <v>66.0</v>
+        <v>67.0</v>
       </c>
       <c r="E626" s="9">
-        <v>18720.0</v>
+        <v>17699.0</v>
       </c>
       <c r="F626" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
         <v>2</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D627" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E627" s="9">
-        <v>22230.0</v>
+        <v>24699.0</v>
       </c>
       <c r="F627" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
         <v>3</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D628" s="5">
-        <v>68.0</v>
+        <v>71.0</v>
       </c>
       <c r="E628" s="9">
-        <v>28130.0</v>
+        <v>26599.0</v>
       </c>
       <c r="F628" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
         <v>4</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D629" s="5">
         <v>64.0</v>
       </c>
       <c r="E629" s="9">
-        <v>31640.0</v>
+        <v>29899.0</v>
       </c>
       <c r="F629" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
         <v>1</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D630" s="5">
         <v>68.0</v>
       </c>
       <c r="E630" s="9">
-        <v>14680.0</v>
+        <v>12499.0</v>
       </c>
       <c r="F630" s="7" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="11">
         <v>2</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D631" s="5">
         <v>32.0</v>
       </c>
       <c r="E631" s="9">
-        <v>15480.0</v>
+        <v>13199.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>3</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D632" s="5">
         <v>20.0</v>
       </c>
       <c r="E632" s="9">
-        <v>18380.0</v>
+        <v>15599.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>4</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D633" s="5">
         <v>15.0</v>
       </c>
       <c r="E633" s="9">
-        <v>20980.0</v>
+        <v>17899.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>1</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D634" s="5">
         <v>0.0</v>
       </c>
       <c r="E634" s="9">
         <v>13790.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>2</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D635" s="5">
-        <v>22.0</v>
+        <v>47.0</v>
       </c>
       <c r="E635" s="9">
         <v>20990.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>3</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D636" s="5">
         <v>0.0</v>
       </c>
       <c r="E636" s="9">
         <v>12490.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>1</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D637" s="5">
-        <v>15.0</v>
+        <v>64.0</v>
       </c>
       <c r="E637" s="9">
         <v>5490.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>2</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D638" s="5">
         <v>50.0</v>
       </c>
       <c r="E638" s="9">
         <v>5490.0</v>
       </c>
       <c r="F638" s="7" t="s">
@@ -21127,51 +21127,51 @@
       </c>
       <c r="C641" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D641" s="5">
         <v>0.0</v>
       </c>
       <c r="E641" s="9">
         <v>15990.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>1</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D642" s="5">
-        <v>14.0</v>
+        <v>59.0</v>
       </c>
       <c r="E642" s="9">
         <v>10990.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>2</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D643" s="5">
         <v>0.0</v>
       </c>
       <c r="E643" s="9">
         <v>7460.0</v>
       </c>
       <c r="F643" s="7" t="s">
@@ -21187,111 +21187,111 @@
       </c>
       <c r="C644" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D644" s="5">
         <v>0.0</v>
       </c>
       <c r="E644" s="9">
         <v>8330.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>4</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D645" s="5">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
       <c r="E645" s="9">
         <v>9790.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>1</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D646" s="5">
-        <v>57.0</v>
+        <v>1.0</v>
       </c>
       <c r="E646" s="9">
         <v>5790.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>2</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D647" s="5">
-        <v>62.0</v>
+        <v>24.0</v>
       </c>
       <c r="E647" s="9">
         <v>5790.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>3</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D648" s="5">
-        <v>60.0</v>
+        <v>50.0</v>
       </c>
       <c r="E648" s="9">
         <v>6590.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>1</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D649" s="5">
         <v>0.0</v>
       </c>
       <c r="E649" s="9">
         <v>13990.0</v>
       </c>
       <c r="F649" s="7" t="s">
@@ -21327,71 +21327,71 @@
       </c>
       <c r="C651" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D651" s="5">
         <v>0.0</v>
       </c>
       <c r="E651" s="9">
         <v>19990.0</v>
       </c>
       <c r="F651" s="7" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
         <v>1</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D652" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E652" s="9">
         <v>25919.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>2</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D653" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E653" s="9">
         <v>15559.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>3</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D654" s="5">
         <v>1.0</v>
       </c>
       <c r="E654" s="9">
         <v>19389.0</v>
       </c>
       <c r="F654" s="7" t="s">
@@ -21427,91 +21427,91 @@
       </c>
       <c r="C656" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D656" s="5">
         <v>2.0</v>
       </c>
       <c r="E656" s="9">
         <v>13490.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>2</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D657" s="5">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="E657" s="9">
         <v>7990.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>3</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D658" s="5">
         <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>9490.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>4</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D659" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E659" s="9">
         <v>11990.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>1</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D660" s="5">
         <v>0.0</v>
       </c>
       <c r="E660" s="9">
         <v>24990.0</v>
       </c>
       <c r="F660" s="7" t="s">
@@ -21587,91 +21587,91 @@
       </c>
       <c r="C664" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D664" s="5">
         <v>6.0</v>
       </c>
       <c r="E664" s="9">
         <v>10660.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>2</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D665" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E665" s="9">
         <v>12500.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>1</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D666" s="5">
         <v>0.0</v>
       </c>
       <c r="E666" s="9">
         <v>13890.0</v>
       </c>
       <c r="F666" s="7" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>2</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1983</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D667" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E667" s="9">
         <v>9690.0</v>
       </c>
       <c r="F667" s="7" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>3</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D668" s="5">
         <v>7.0</v>
       </c>
       <c r="E668" s="9">
         <v>10590.0</v>
       </c>
       <c r="F668" s="7" t="s">
@@ -21687,371 +21687,371 @@
       </c>
       <c r="C669" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D669" s="5">
         <v>0.0</v>
       </c>
       <c r="E669" s="9">
         <v>12490.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>1</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D670" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E670" s="9">
         <v>5790.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>2</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D671" s="5">
-        <v>50.0</v>
+        <v>35.0</v>
       </c>
       <c r="E671" s="9">
         <v>5790.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>3</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D672" s="5">
-        <v>53.0</v>
+        <v>21.0</v>
       </c>
       <c r="E672" s="9">
         <v>6490.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>4</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D673" s="5">
-        <v>34.0</v>
+        <v>24.0</v>
       </c>
       <c r="E673" s="9">
         <v>6490.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>1</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>2005</v>
       </c>
       <c r="D674" s="5">
         <v>15.0</v>
       </c>
       <c r="E674" s="9">
         <v>11490.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>2</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D675" s="5">
-        <v>11.0</v>
+        <v>61.0</v>
       </c>
       <c r="E675" s="9">
         <v>13490.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>1</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>2011</v>
       </c>
       <c r="D676" s="5">
         <v>34.0</v>
       </c>
       <c r="E676" s="9">
         <v>9490.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>2</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D677" s="5">
-        <v>100.0</v>
+        <v>49.0</v>
       </c>
       <c r="E677" s="9">
         <v>11990.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>3</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D678" s="5">
-        <v>77.0</v>
+        <v>65.0</v>
       </c>
       <c r="E678" s="9">
         <v>14990.0</v>
       </c>
       <c r="F678" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>1</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D679" s="5">
-        <v>71.0</v>
+        <v>68.0</v>
       </c>
       <c r="E679" s="9">
         <v>17790.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>2</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D680" s="5">
-        <v>68.0</v>
+        <v>53.0</v>
       </c>
       <c r="E680" s="9">
         <v>9190.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>3</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D681" s="5">
-        <v>100.0</v>
+        <v>87.0</v>
       </c>
       <c r="E681" s="9">
-        <v>12340.0</v>
+        <v>11290.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>4</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D682" s="5">
-        <v>90.0</v>
+        <v>85.0</v>
       </c>
       <c r="E682" s="9">
-        <v>16140.0</v>
+        <v>15290.0</v>
       </c>
       <c r="F682" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="11">
         <v>5</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D683" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E683" s="9">
         <v>19490.0</v>
       </c>
       <c r="F683" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
         <v>6</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D684" s="5">
-        <v>79.0</v>
+        <v>12.0</v>
       </c>
       <c r="E684" s="9">
         <v>10990.0</v>
       </c>
       <c r="F684" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>7</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D685" s="5">
-        <v>24.0</v>
+        <v>9.0</v>
       </c>
       <c r="E685" s="9">
         <v>13490.0</v>
       </c>
       <c r="F685" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>8</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D686" s="5">
-        <v>38.0</v>
+        <v>6.0</v>
       </c>
       <c r="E686" s="9">
         <v>17490.0</v>
       </c>
       <c r="F686" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="11">
         <v>1</v>
       </c>
       <c r="B687" s="6"/>
       <c r="C687" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>6480.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>2044</v>
       </c>
@@ -25183,51 +25183,51 @@
       </c>
       <c r="C861" s="7" t="s">
         <v>2394</v>
       </c>
       <c r="D861" s="5">
         <v>0.0</v>
       </c>
       <c r="E861" s="9">
         <v>2390.0</v>
       </c>
       <c r="F861" s="7" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="11">
         <v>3</v>
       </c>
       <c r="B862" s="6" t="s">
         <v>2396</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>2397</v>
       </c>
       <c r="D862" s="5">
-        <v>127.0</v>
+        <v>5.0</v>
       </c>
       <c r="E862" s="9">
         <v>1050.0</v>
       </c>
       <c r="F862" s="7" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="11">
         <v>4</v>
       </c>
       <c r="B863" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D863" s="5">
         <v>0.0</v>
       </c>
       <c r="E863" s="9">
         <v>830.0</v>
       </c>
       <c r="F863" s="7" t="s">