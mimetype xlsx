--- v2 (2026-08-10)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2661">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-10 11:35:07</t>
+    <t>Актуальность прайса на: 2026-09-25 04:13:42</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>First 50 V</t>
   </si>
   <si>
     <t>Thermex First 50 V водонагреватель накопительный</t>
   </si>
@@ -8045,100 +8045,99 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -8411,51 +8410,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-first-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-is-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-sphere-10-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-aris-100-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-aris-30-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-aris-50-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-aris-80-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-bono-100-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-bono-30-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-bono-50-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-bono-80-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-50-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-80-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ceramik-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dogma-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dogma-30-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dogma-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dogma-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-double-100-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-double-30-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-double-50-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-double-80-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dion-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dion-30-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dion-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dion-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dream-100-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dream-30-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dream-50-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-dream-80-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-100-pro-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-100-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-30-pro-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-30-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-50-pro-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-50-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-80-pro-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fora-80-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-100-v-pro-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-100-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-30-v-pro-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-30-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-50-h-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-50-v-pro-wi-fi/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-50-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-50-n-pro-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-80-h-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-80-v-pro-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-80-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-if-80-n-pro-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-100-h-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-100-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-30-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-50-h-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-50-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-80-h-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-id-80-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-100-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-50-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-80-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mk-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-minta-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-minta-30-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-minta-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-minta-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-100-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-50-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-80-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mirror-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ms-100-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ms-30-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ms-50-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ms-80-v-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tango-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tango-30-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tango-50-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tango-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-smart-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-smart-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-smart-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-smart-50-v-vodonagrevatel_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-auga-100-v-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-auga-30-v-slim-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-auga-50-v-slim-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-auga-80-v-wi-fi-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-akvo-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-akvo-30-v-slim-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-akvo-50-v-slim-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-akvo-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-circle-100-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-circle-50-v-slim-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-circle-80-v-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-10-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-150-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-30-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-50-h-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-50-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-60-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-70-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-80-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-titaniumheat-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fusion-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fusion-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fusion-50-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-fusion-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-giro-100-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-giro-50-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-giro-80-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hope-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hope-30-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hope-50-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hope-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lima-100-v-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lima-50-v-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lima-80-v-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nova-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nova-150-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nova-50-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nova-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nova-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-praktik-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-praktik-150-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-praktik-30-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-praktik-50-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-praktik-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-solo-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-solo-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-solo-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-solo-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-erd-100-v-safedry-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-erd-100-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-erd-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-erd-80-v-safedry-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-erd-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-esd-50-v-safedry-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-thermo-100-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-thermo-150-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-thermo-30-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-thermo-50-v-slim-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-thermo-80-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-iu-30-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-iu-50-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-gift-15-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-yona-7-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ibl-10-o-blitz-vodonagrevatel-malolitrazhnyy-nakopitelnuy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-blitz-ibl-10-u-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ibl-15-o-blitz-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ibl-15-u-blitz-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-10-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-10-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-15-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-15-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-7-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-day-7-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ic-10-u-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-nakopitelnyy-thermex-ic-15-o-/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ic-15-u-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ic-10-o-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-golf-10-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-golf-10-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-golf-15-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-golf-15-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-10-o-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-10-u-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-15-o-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-15-u-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-30-o-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-30-u-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-5-o-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-h-5-u-pro-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mini-10-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mini-10-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mini-15-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mini-15-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-10-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-10-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-15-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-15-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-30-o-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lodi-30-u-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-10-o-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-10-u-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-15-o-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-15-u-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-7-o-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-mera-7-u-nakopitelnyy-vodonagrevatel-malogo-obyoma/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-skyline-15-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-smartline-10-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-n-10-o-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-n-10-u-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-n-15-o-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-n-15-u-vodonagrevatel-malolitrazhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-200-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-300-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-200-f-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-300-f-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-kelpie-150-f-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-kelpie-200-f-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-kelpie-300-f-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ir-150-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ir-200-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ir-300-v-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hitch-3500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-balance-4500-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-balance-6000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hudson-7000-vodonagrevatel-protochnyy-napornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-hudson-8500-vodonagrevatel-protochnyy-napornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lanza-3500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lanza-5500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-lanza-6500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-onyx-10000-vodonagrevatel-protochnyy-napornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-onyx-6500-vodonagrevatel-protochnyy-napornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-onyx-8000-vodonagrevatel-protochnyy-napornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-oberon-6000-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-oberon-8000-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-oscar-3500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-oscar-5500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-oscar-6500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-surf-3500-vodonagrevatel-beznapornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-surf-5000-vodonagrevatel-beznapornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-surf-6000-vodonagrevatel-beznapornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-10000-vodonagrevatel-napornogo-tipa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-10000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-15000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-6000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-8000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-pro-21000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-topflow-pro-24000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-trend-4500-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-trend-6000-vodonagrevatel-napornogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-3500-combi-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-3500-shower-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-3500-tap-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-5500-combi-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-5500-shower-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-5500-tap-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-6500-combi-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-6500-shower-elektrovodonagrevatel-protochnyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vetro-6500-tap-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vox-4500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-vox-5500-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-amber-3000-vodonagrevatel-smesitel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-corunna-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-focus-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-jam-3000-vodonagrevatel-smesitel_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-jam-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nord-3500-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-rio-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ruby-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-runa-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tesoro-3500-elektrovodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-ton-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-yoga-3000-vodonagrevatel-smesitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-150-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-200-v-combi-pro-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-200-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-irp-300-v-combi-pro-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-100-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-120-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-150-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-200-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-300-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-er-80-v-combi-vodonagrevatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-flat-100-v-combi-vodonagrevatel-nakopitelnyy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-flat-80-v-combi-vodonagrevatel-nakopitelnyy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nixen-150-f-combi-vodonagrevatel-nakopitelnuy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nixen-200-f-combi-vodonagrevatel-nakopitelnuy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nixen-250-f-combi-vodonagrevatel-nakopitelnuy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-nixen-300-f-combi-vodonagrevatel-nakopitelnuy-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/thermex-tf-6000-panel-upravleniya-v-sbore-s-tenom-6-kvt/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnye-electrolux-ewh-100-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/akkumuljacionnye-vodonagrevateli-electrolux-ewh-125-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-akkumuljacionnyj-electrolux-ewh-150-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-electrolux-ewh-200-axiomatic-proff/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnye-electrolux-ewh-30-axiomatic-slim/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnye-electrolux-ewh-30-axiomatic-slim-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-nakopitelnogo-tipa-electrolux-ewh-80-axiomatic/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-centurio-iq-30-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-centurio-iq-30-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-centurio-iq-30-silver-vodonagrevatel-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-centurio-iq-30-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-centurio-iq-30-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-centurio-iq-30-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-centurio-iq-30-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-centurio-iq-30-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-citadel-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-citadel-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-citadel-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-citadel-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-150-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/-electrolux-ewh-80-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/akkumuljacionnye-vodonagrevateli-electrolux-ewh-100-formax-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/akkumuljacionnye-vodonagrevateli-electrolux-ewh-100-formax-/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-akkumuljacionnyj-electrolux-ewh-30-formax-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnogo-tipa-electrolux-ewh-30-formax/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnye-electrolux-ewh-50-formax-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-akkumuljacionnyj-electrolux-ewh-50-formax/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/nakopitelnyj-vodonagrevatel-electrolux-ewh-80-formax-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-akkumuljacionnye-electrolux-ewh-80-formax/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-inoxis-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-inoxis-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-inoxis-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-inoxis-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-interio-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-interio-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-interio-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-interio-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-fidelity-vodonagrevatel_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-fidelity-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-10-genie-eco-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-10-genie-eco-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-15-genie-eco-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-15-genie-eco-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-gladius-20-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-gladius-20-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-gladius-20-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-gladius-20-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-gladius-20-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-gladius-20-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-gladius-20-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-gladius-20-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-major-lzr-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-major-lzr-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-major-lzr-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-major-lzr-3-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-electrolux-ewh-10-q-bic-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-10-q-bic-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-15-q-bic-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-15-q-bic-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-quantum-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-electrolux-ewh-30-quantum-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-quantum-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-electrolux-ewh-80-quantum-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-royal-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-royal-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal-h-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/akkumulyacionnye-vodonagrevateli-electrolux-ewh-100-royal-flash-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-royal-flash-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal-flash-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal-flash-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal-flash/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal-flash-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal-flash-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal-h-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-royal-h-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-royal-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal-h-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-royal-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-royal-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal-h-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-royal-silver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-smart-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-smartinverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-smartinverter-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-smart-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-smartinverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-smartinverter-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-smart-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-smartinverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-50-smartinverter-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-smart-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-smartinverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-smartinverter-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-100-trend-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-30-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/-electrolux-ewh-50-trend-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-ewh-80-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquatronic-digital-pro-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyj-electrolux-np-4-aquatronic-2-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyj-electrolux-np-6-aquatronic-2-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-protochnye-electrolux-npx-4-aquatronic-digital-2-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevateli-protochnye-electrolux-npx-6-aquatronic-digital-2-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-npx-8-flow-active-2-0-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnyy-vodonagrevatel-electrolux-npx-12-18-sensomatic-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnyy-vodonagrevatel-electrolux-npx-18-24-sensomatic-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/elektrovodonagrevatel-protochnyj-electrolux-smartfix-35-s-dush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnye-elektricheskie-vodonagrevateli-electrolux-smartfix-35-t-kran/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyj-elektricheskij-electrolux-smartfix-35-ts-krandush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnyj-elektricheskij-vodonagrevatel-electrolux-smartfix-55-s-dush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnyj-elektricheskij-vodonagrevatel-electrolux-smartfix-55-t-kran-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/protochnye-elektricheskie-vodonagrevateli-electrolux-smartfix-55-ts-krandush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/elektrovodonagrevatel-protochnyj-electrolux-smartfix-65-ts-krandush-/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-taptronic-black-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-taptronic-white-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-taptronic-s-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-smart-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-molecule-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-molecule-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-smart-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-trust-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-molecule-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-molecule-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-smart-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-molecule-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-molecule-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-smart-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-artendo-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-artendo-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-artendo-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-artendo-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-artendo-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-artendo-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-artendo-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-artendo-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-azurro-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-azurro-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-azurro-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-azurro-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwhs-10-capsule-plus-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwhs-10-capsule-plus-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwhs-15-capsule-plus-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwhs-15-capsule-plus-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-legacy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-legacy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-legacy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-legacy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-level-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-level-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-level-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-level-pro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-10-omnium-uni-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-10-omnium-uni-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-15-omnium-uni-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-15-omnium-uni-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/-ballu-bwhs-100-primex-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwhs-30-primex-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/-ballu-bwhs-50-primex-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/-ballu-bwhs-80-primex-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-rodon-sp-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-rodon-sp-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-rodon-sp-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-rodon-sp-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-100-shell-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-150-shell-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-30-shell-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-50-shell-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-bwh-s-80-shell-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-ballu-bwh-s-100-smart-wifi-dry-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-ballu-bwh-s-30-smart-wifi-dry-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-ballu-bwh-s-50-smart-wifi-dry-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-ballu-bwh-s-80-smart-wifi-dry-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-3-logic-ts-3-5-kw-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-3-logic-ts-5-5-kw-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-3-logic-ts-6-5-kw-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ballu-streamtap-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-100-artendo-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-30-artendo-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-50-artendo-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-80-artendo-wi-fi-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-100-azurro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-30-azurro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-50-azurro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-80-azurro-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-100-lorica-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-30-lorica-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-50-lorica-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-80-lorica-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-melody-o-green-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-melody-o-yellow-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-melody-u-green-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-melody-u-yellow-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-melody-o-green-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-melody-o-yellow-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-melody-u-green-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-melody-u-yellow-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-30-melody-o-green-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-30-melody-o-yellow-vodonagrevatel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-mini-u-green-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-10-mini-o-green-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-mini-u-green-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwhs-15-mini-o-green-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-100-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-30-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-50-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/zanussi-zwh-s-80-orfeus-dh-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyy-zanussi-3-logic-35-s-dush/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyy-zanussi-3-logic-35-t-kran/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyy-zanussi-3-logic-55-s-dush/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyy-zanussi-3-logic-55-ts-dushkran/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/vodonagrevatel-protochnyy-zanussi-3-logic-65-ts-dushkran/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-aqua-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-aqua-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-aqua-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-aqua-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-aqua-inox-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-aqua-inox-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-aqua-inox-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-aqua-inox-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-centurio-dl-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-centurio-dl-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-centurio-dl-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-centurio-dl-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-citadel-unic-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-citadel-unic-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-citadel-unic-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-citadel-unic-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-150-dryver-vodonagrevatel-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-dryver-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-interio-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-interio-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-interio-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-interio-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-fidelity-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-fidelity-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-10-genie-eco-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-10-genie-eco-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-15-genie-eco-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-15-genie-eco-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-heatronic-dl-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-heatronic-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-heatronic-dl-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-heatronic-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-heatronic-dl-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-heatronic-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-heatronic-dl-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-heatronic-slim-dryheat-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-lagom-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-lagom-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-lagom-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-lagom-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-major-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-major-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-major-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-major-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-optimal-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-optimal-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-optimal-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-optimal-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-smalto-inverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-smalto-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-smalto-inverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-smalto-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-smalto-inverte-grafitr-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-smalto-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-smalto-inverter-grafit-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-smalto-inverter-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-10-stilla-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-10-stilla-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-15-stilla-o-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-15-stilla-u-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-100-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-30-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-50-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-80-trend-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-200-xl-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-300-xl-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-rwh-500-xl-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-np-6-smarttronic-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-npx-8-multiflow-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-quicktap-black-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-quicktap-white-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-s-3-5-kw-dush-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-s-5-5-kw-dush-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-t-3-5-kw-kran-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-t-5-5-kw-kran-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-st-3-5-kw-kran-dush-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-st-5-5-kw-kran-dush-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-smartfix-st-6-5-kw-kran-dush-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-unitap-mini-protochnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-100-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-150-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-200-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-f-100-1-grafit-nastennyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-f-100-1-nastennyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-rtwx-t-150-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-f-100-nastennyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-aquatec-inox-f-80-nastennyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-glf-rtwge-100-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-glf-rtwge-150-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-glf-rtwge-200-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-glf-rtwge-300-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-thermo-glf-rtwge-500-napolnyy-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sm100-re-smile-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sm30-re-smile-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sm50-re-smile-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sm80-re-smile-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sp100-fs-splash-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sp30-fs-splash-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sp50-fs-splash-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ecostar-ewh-sp80-fs-splash-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1626-51-50yd-ultraheat-intelligence-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1627-51-80yd-ultraheat-intelligence-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1620-51-30yc-ultraheat-smart-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1621-51-50yc-ultraheat-smart-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1622-51-80yc-ultraheat-smart-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1623-51-100yc-ultraheat-smart-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1615-51-30yb-ultraheat-digital-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1616-51-50yb-ultraheat-digital-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1617-51-80yb-ultraheat-digital-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1618-51-100yb-ultraheat-digital-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1610-51-30ya-ultraheat-mechanic-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1611-51-50ya-ultraheat-mechanic-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1612-51-80ya-ultraheat-mechanic-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1613-51-100ya-ultraheat-mechanic-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1600-51-30da-ultraheat-round-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1601-51-50da-ultraheat-round-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1602-51-80da-ultraheat-round-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1603-51-100da-ultraheat-round-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1006-51-55la-bath-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1011-51-85hb-bath-s-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/philips-awh1053-51-55la-via-vodonagrevatel-protochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-fs7-ceu-fusto-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-p7-ceu-puzzle-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-a30-fe-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-a50-fe-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-a80-fe-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-s100-re-comforte-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-s30-re-comforte-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-s50-re-comforte-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-s80-re-comforte-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-d10-fe-delta-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-d10-feu-delta-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-d15-fe-delta-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-dn30-fe-diamante-nova-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-dn50-fe-diamante-nova-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-dn80-fe-diamante-nova-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-df100-fs-dry-force-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-df30-fs-dry-force-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-df50-fs-dry-force-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-df80-fs-dry-force-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-e100-re-elegante-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-e30-re-elegante-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-e50-re-elegante-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-e80-re-elegante-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ep100-fs-epsilon-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ep30-fs-epsilon-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ep50-fs-epsilon-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ep80-fs-epsilon-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-n30-ss-nika-inox-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-n50-ss-nika-inox-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-om100-re-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-om30-re-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-om50-re-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-om80-re-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ts10-rs-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ts10-rsu-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ts15-rs-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-ts15-rsu-vodonagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-tr30-ss-torre-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-tr50-ss-torre-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-vt30-fe-vita-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-vt50-fe-vita-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-vt80-fe-vita-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sg100-fs-sigma-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sg30-fs-sigma-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sg50-fs-sigma-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sg80-fs-sigma-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sgd100-fs-sigma-dry-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sgd30-fs-sigma-dry-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sgd50-fs-sigma-dry-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/royal-clima-rwh-sgd80-fs-sigma-dry-inox-vodonagrevatel-nakopitelnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-aus2/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-aus2-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-aus3/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-aus3-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/aquapro-kit-3-nabor-iz-3-kartridzhey-pps-upf-apc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-uf-membrana-dlya-filtra/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-aragon-3-10vv-/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/aragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9074/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9076/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9075/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_10_pp_10_10_sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_10_pp_5_10_sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_10_svs_1_10_sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_20_pp_5_20_bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-cbc-ag-0-6-10sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-kartridzh-aragon-yezh-dlya--dlya-zhestkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-aragon-yem-dlya-geyzer-3-iv-lyuks-dlya-myagkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_aragon_2_10_6_15_l_min_/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-aragon-2-bio-6-15-l-min-/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-kartridzh-aragon-3-20vv-dlya-geyzer-tayfun-20vv-dlya-goryachey-i-kholodnoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-aragon-3-10-6-15-l-min-/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_aragon_zh_10_6_8_l_min_/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_aragon_zh_bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_aragon_m_10_6_8_l_min_/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_aragon_m_bio/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-bs-sl-10-dlya-ochistki-zhestkoy-i-sverkhzhestkoy-vody-/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-ku-sl10-/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-dlya-goryachey-vody-pp-20-10-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-s-damferom-dlya-obezzhelezivaniya-ba-10sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-universalnyy-baf-sl10-/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-geyzer-smart-zh-dlya-geyzer-smart-dlya-zhestkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-dlya-geyzer-smart-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-10-dlya-geyzer-bio-341-dlya-zhelezestoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-11-dlya-geyzer-neptun-zh-dlya-myagkoy-vody_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-14-dlya-geyzer-neptun-m-dlya-myagkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-dlya-geyzer-bio-311-dlya-myagkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-17-dlya-geyzer-maks-dlya-myagkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-4-dlya-geyzer-3-ivzh-lyuks-dlya-zhestkoy-vody-/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt_smennykh_kartridzhey_k_stacionarnomu_filtru_6_/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplekt-smennykh-kartridzhey-7-dlya-geyzer-bio-321-bio-322-dlya-zhestkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-k-stacionarnomu-filtru-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt_smennykh_kartridzhey_dlya_geyzer_bio_311_312_9_/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9079/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9077/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9078/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-komplektatsiya-uf-membranoy-dlya-filtra/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9084/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/mineralizator_b_ca_/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9082/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ugolnyy_postfiltr/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9080/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9081/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9083/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/obratnyy-osmos-geyzer-allegro-m-prozrachnyy-bak-/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-klassik-dlya-kompleksnoy-ochistki-filtr-dlya-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-gofrirovannyj-1-mkm-aquapro-app-10-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-gofrirovannyj-10-mkm-aquapro-app-10-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-gofrirovannyj-25-mkm-aquapro-app-10-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-gofrirovannyj-5-mkm-aquapro-app-10-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-glubinnoy-ochistki-vody-1-mkm-pp-1-10bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-glubinnoy-ochistki-vody-10-mkm-pp-10-10bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-glubinnoy-ochistki-vody-25-mkm-pp-25-10bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-glubinnoy-ochistki-vody-5-mkm-pp-5-10bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-glubinnoy-ochistki-vody-5-mkm-efg-112250-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-k-filtru-bigblue-ugolnyy-blokovyy-5-mkm-apc-1045/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-universalnyj-glubinnoj-ochistki-vody-20-mkm-efg-63250-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-s-granulirovannym-uglem-poserebrennym-aquapro-upf-sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-ugolnyj-blokovyj-aquapro-apc-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-universalnyj-glubinnoj-ochistki-vody-1-mkm-efg-63250-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-universalnyj-glubinnoj-ochistki-vody-10-mkm-efg-63250-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-universalnyj-glubinnoj-ochistki-vody-5-mkm-efg-63250-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-10-s-granulirovannym-uglem-aquapro-upf-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_20_k_filtru_bigblue_glubinnoy_ochistki_vody_1_mkm_pp_1_20bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-bigblue-universalnyj-glubinnoj-ochistki-vody-1-mkm-efg-112508-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-k-filtru-bigblue-glubinnoy-ochistki-vody-10-mkm-pp-10-20bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-bigblue-universalnyj-glubinnoj-ochistki-vody-10-mkm-efg-112508-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-bigblue-universalnyj-glubinnoj-ochistki-vody-20-mkm-efg-112508-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_20_k_filtru_bigblue_glubinnoy_ochistki_vody_5_mkm_pp_25_20bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh_20_k_filtru_bigblue_glubinnoy_ochistki_vody_5_mkm_pp_25_20bb_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-bigblue-universalnyj-glubinnoj-ochistki-vody-5-mkm-efg-112508-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-k-filtru-bigblue-ugolnyy-blokovyy-5-mkm-apc-2045/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-universalnyj-glubinnoj-ochistki-vody-20-mkm-efg-63508-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-universalnyj-glubinnoj-ochistki-vody-5-mkm-efg-63508-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-gofrirovannyj-aquapro-app-20-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-gofrirovannyj-aquapro-app-20-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-gofrirovannyj-aquapro-app-20-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-k-filtru-dlya-vody-gofrirovannyy-aquapro-app-20-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-20-gofrirovannyj-aquapro-app-20-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-cto-10-karbon-blok-/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-gac-10-granulirovannyy-ugol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-ugolnyj-blokovyj-20-aquapro-apc-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kombinirpostfiltr_s_uglem_i_sedimentom_aquapro_aics_25_/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aquapro-aro-14000gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-obratnogo-osmosa-aquapro-aro-1500gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-300g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-800gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-150gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplekt-smennykh-kartridzhey-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/komplektatsiya-uf-lampoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-k-filtru-dlya-vody-aquapro-mbft-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-k-filtru-dlya-vody-aquapro-tw-30-1812-50aq/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana_obratnogo_osmosa_k_filtru_dlya_vody_ulp21_4040_vontron/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-apf-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-600g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aquapro-aro-10000gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ugolnyy-filtr-aquapro-aic-2sc/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-200gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kommercheskaja-ustanovka-aro-6000gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ustanovka-obratnogo-osmosa-po-ochistke-pitevoj-vody-s-nasosom-aquapro-aro-300gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ustanovka-obratnogo-osmosa-po-ochistke-pitevoj-vody-s-nasosom-aquapro-aro-3000gpd/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/1u-evro/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/1uzh-evro/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1uk-evro/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_bio_311_dlya_myagkoy_vody_3_stupeni_sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_bio_312_dlya_myagkoy_vody_3_stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_bio_321_dlya_zhestkoy_vody_3_stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_vk_lyuks_standart_3_stupeni_sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_iv_lyuks_standart_/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-3-ivzh-lyuks-kran-6---dlya-zhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-3-ivzh-lyuks--kran-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_ivzh_lyuks_standart_/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_3_ivs_lyuks_standart_/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-bio-322---dlya-zhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-bio-331---dlya-sverkhzhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-bio-332---dlya-sverkhzhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer_bio_341_dlya_zhelezistoy_vody_/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-klassik-dlya-myagkoy-vody-3-stupeni-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/maks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/maks/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-bak-76-l-kran-6---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-2-s-nakopitelnym-bakom---obratnyy-osmos-2-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-m---obratnyy-osmos-5-stupeney-s-mineralizatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-p-nasos---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-smart---dlya-zhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-smart-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/standart_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr_geyzer_standart_3_stupeni_sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ultra-bio-411/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-ultra-bio-421---dlya-zhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-ultra-bio-431---dlya-sverkhzhestkoy-vody-3-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-ultra-bio-441/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-3vk-lyuks-dlya-zhestkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-3i/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-3k-lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-klassik-dlya-zhestkoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-geyzer-klassik-dlya-zhelezistoy-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-filtracii-aquapro-aus1-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-postugolnyy-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/aquapro-ap-600m-sistema-obratnogo-osmosa-s-mineralizatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-ap600p/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-aquapro-mbos-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-aquapro-mbos-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-aquapro-mbos-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-k-filtru-dlya-vody-aquapro-mbft-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana-obratnogo-osmosa-k-filtru-dlya-vody-aquapro-tw-30-1812-50-tayvan-/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana_obratnoosmoticheskaya_50gpd_hydranautics_usa_/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/mineralizujushij-kartridzh-zhivaja-voda-aim-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-ap580p/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sedimentnyy-filtr-aquapro-aip-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-ap580/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-ap600/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-ap800/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sistema-obratnogo-osmosa-aquapro-vhro6/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ugolnyy-filtr-aquapro-aic-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ugolnyy-filtr-aquapro-aic-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ugolnyy-filtr-aquapro-aic-2k/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ultrafioletovyy-sterilizator-aquapro-uv-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-carbon-2-in-1-prof-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-carbon-2-in-1-softening-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-carbon-2-in-1-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-carbonblock-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-granul-carbon-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-mechanical-10-5-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-mineral-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-sf-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-softening-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-softening-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-universal-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquamodule-carbon-2in1-prof-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquamodule-carbon-2in1-softening-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquamodule-aquamodule%20SF-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquamodule-softening-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-aquamodule-universal-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-carbonblock-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-granul-carbon-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-am-is-mechanical-10-5-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-optimal-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-sf-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-softening-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-softening-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-is-totalpurex-3-pf-komplekt-kartridzhey/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-isi-totalpurex-3-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-istream-optimal-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-istream-sf-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-istream-softening-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-istream-totalpure-x-3-pf-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-istream-totalpure-x-3-softening-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/electrolux-revos-osmoprof500-sistema-filtrov-dlya-ochistki-vody-obratnyy-osmos-/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/mineralizator-dlya-aragon-b-ro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer_prestizh_m_bak_7_6l_standart_6_stupeney_s_mineralizatorom_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana_ulp1812_50_gpd_vontron/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/membrana_ulp1812_75gpd_vontron/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer_prestizh_bak_3_8_l_standart_5_stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-allegro-prozrachnyy-bak---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-nanotek---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-standart-bak-12-l---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-2-bez-baka---obratnyy-osmos-2-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-p-standart-kran-6-nasos---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-pm-standart-nasos---obratnyy-osmos-6-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-standart-bak-76-l---obratnyy-osmos-5-stupeney/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-prestizh-m-standart-bak-76l---obratnyy-osmos-6-stupeney-s-mineralizatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-allegro-pm-s-pompoy-i-mineralizatorom-metallicheskiy-bak-12-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/filtr-dlja-stiralnyh-i-posudomoechnyh-mashin-atlas-filtri-dosal-batcher/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ita-ps-10-5-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kartridzh-aragon-3-eko/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/nabor_kartridzhey_atoll_203/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-12-metsk-magistralnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-12-prozrachnyy-magistralnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-12-lv-magistralnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-12-magistralnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-12kh34-magistralnyy-filtr_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9134/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-1p-34-magistralnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-10-12-sinij-aquapro-abr-10-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-10-k-filtru-dlya-vody-34-siniy-aquapro-abr-10-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-geyzer-sl10-1-2-dlya-gor-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-magistralnogo-filtra-geyzer-fh017-sl10-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_membrany_1812_tayvan/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_filtra_sl20_1_2_siniy_dlya_khol_vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-geyzer-sl10-1-2-dlya-gor-vody-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_filtra_sl10_1_2_prozrachnyy_dlya_khol_vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-geyzer-sl10-3-4-dlya-gor-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-dlya-vody-10-bigblue-1-siniy-aquapro-aqf-1050x/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-dlja-filtra-10-12-belyj-aquapro-ayt-10w-02-12r/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-dlja-filtra-10-12-prozrachnyj-aquapro-akf-10-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-dlja-filtra-10-12-prozrachnyj-aquapro-ayt-10s-02-12r/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-dlya-vody-10-12-siniy-aquapro-aqf-10-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_filtra_dlya_vody_10_aquapro_aeg_10_s_14/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_filtra_dlya_vody_10_aquapro_aeg_w_14/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-dlya-vody-20-bigblue-1-siniy-aquapro-aqf-2050x/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus_filtra_dlya_vody_prozrachnyy_aquapro_aqf_2040c/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/korpus-filtra-dlya-vody-20-34-siniy-aquapro-aqf-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/geyzer-20bb-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/dispenserpurifajer-aquapro-3207ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/dispenserpurifajer-aquapro-919hro/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/dispenserpurifajer-aquapro-2307achro/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/dispenserpurifajer-aquapro-929chro/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/dispenserpurifajer-aquapro-6207ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3306/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/pitevoj-fontanchik-aquapro-311c/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/pitevoj-fontanchik-aquapro-312ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/aquapro_abvl_jc_kran_/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ultrafioletovyy-sterilizator-aquapro-uv-s_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/prokalk_sistema_umyagcheniya_na_baze_neodimovykh_magnitov/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9085/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/9086/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-podkljuchenija-sistem-filtracii-pod-trubku-14-s-12-podvodkoj-vnutr-i-nar-rezba-aquapro-fwc-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-sistem-filtracii-aquapro-fcth/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-sistem-filtracii-aquapro-fc-hs/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-sistem-filtracii-aquapro-fccrm-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-sistem-filtracii-aquapro-fccrm-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran-dlja-sistem-filtracii-kombinirovannyj-aquapro-fc-3v-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran_dlya_chistoy_vody_isp1/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kran_dlya_chistoy_vody_isp3/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kronshtejn-dlja-korpusa-filtra-aqf1020-aquapro-bk-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kronshtejn-dlja-korpusa-filtra-ayt-aquapro-bk-1h-ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kronshtejn-dlja-korpusa-filtra-bigblue-aquapro-bk-1bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/master---nabor-dlya-modernizatsii-tryokhstupenchatogo-filtra-v-sistemu-obratnogo-osmosa-geyzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3237/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3238/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/nakopitelnaja-emkost-aquapro-a4-dlja-obratnogo-osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3242/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3239/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/3240/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/nakopitelnyy_bak_12l/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/nasos_pm6689_100gpd_dlya_ustanovki_obratnogo_osmosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sbk-tabletirovannaya-sol-sol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/sedimentnyy_filtr_aquapro_ait_2q/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/smennaya_lampa_dlya_ultrafioletovyy_sterilizator_aquapro_uv_12l/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/smennaya-ultrafioletovaya-lampa-dlya-aquapro-uv1gpm-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/trubka-polietilenovaja-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ultrafioletovyy-sterilizator-aquapro-uv-1gmp/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/ustroystvo-povysheniya-davleniya-dlya-geyzer-prestizh/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/chekhol-dlya-ultrafioletovogo-sterilizatora-aquapro-uv12gpm-q/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/grundfos-scala2-3-45-ustanovka-nasosnaya-avtomaticheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clear-air.ru/product/kanalizacionnaya_ustanovka_sololift_2_c_3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F978"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -8547,111 +8546,111 @@
       </c>
       <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5">
         <v>1.0</v>
       </c>
       <c r="E12" s="9">
         <v>0.0</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="11">
         <v>1</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>23090.0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="11">
         <v>2</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E14" s="9">
         <v>14390.0</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="11">
         <v>3</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E15" s="9">
         <v>16490.0</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="11">
         <v>4</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E16" s="9">
         <v>21090.0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11">
         <v>1</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="5">
         <v>0.0</v>
       </c>
       <c r="E17" s="9">
         <v>43390.0</v>
       </c>
       <c r="F17" s="7" t="s">
@@ -8707,151 +8706,151 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="9">
         <v>38690.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="E21" s="9">
         <v>20890.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
-        <v>1.0</v>
+        <v>31.0</v>
       </c>
       <c r="E22" s="9">
         <v>11890.0</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="11">
         <v>3</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E23" s="9">
         <v>14690.0</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11">
         <v>4</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="5">
-        <v>23.0</v>
+        <v>42.0</v>
       </c>
       <c r="E24" s="9">
         <v>14090.0</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="11">
         <v>5</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E25" s="9">
         <v>19390.0</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="11">
         <v>6</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5">
-        <v>1.0</v>
+        <v>19.0</v>
       </c>
       <c r="E26" s="9">
         <v>18790.0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11">
         <v>1</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5">
         <v>0.0</v>
       </c>
       <c r="E27" s="9">
         <v>24490.0</v>
       </c>
       <c r="F27" s="7" t="s">
@@ -8907,331 +8906,331 @@
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
         <v>0.0</v>
       </c>
       <c r="E30" s="9">
         <v>21390.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>1</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E31" s="9">
         <v>23990.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>2</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>19.0</v>
+        <v>8.0</v>
       </c>
       <c r="E32" s="9">
         <v>13590.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>3</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E33" s="9">
         <v>16290.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>4</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>20.0</v>
+        <v>4.0</v>
       </c>
       <c r="E34" s="9">
         <v>20990.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>1</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>7.0</v>
       </c>
       <c r="E35" s="9">
         <v>21390.0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
         <v>2</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
-        <v>16.0</v>
+        <v>9.0</v>
       </c>
       <c r="E36" s="9">
         <v>12390.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
         <v>3</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
         <v>1.0</v>
       </c>
       <c r="E37" s="9">
         <v>14690.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>4</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E38" s="9">
         <v>19290.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>1</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>8.0</v>
+        <v>15.0</v>
       </c>
       <c r="E39" s="9">
         <v>23290.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>2</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E40" s="9">
         <v>13190.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
         <v>3</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E41" s="9">
         <v>15890.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>4</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E42" s="9">
         <v>20290.0</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="11">
         <v>1</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="5">
         <v>1.0</v>
       </c>
       <c r="E43" s="9">
         <v>28690.0</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="11">
         <v>2</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E44" s="9">
         <v>26790.0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="11">
         <v>3</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E45" s="9">
         <v>17590.0</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="11">
         <v>4</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
         <v>1.0</v>
       </c>
       <c r="E46" s="9">
         <v>15990.0</v>
       </c>
       <c r="F46" s="7" t="s">
@@ -9287,171 +9286,171 @@
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
         <v>2.0</v>
       </c>
       <c r="E49" s="9">
         <v>25690.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
         <v>8</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E50" s="9">
         <v>23690.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
         <v>1</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
       <c r="E51" s="9">
         <v>27590.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>2</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
         <v>6.0</v>
       </c>
       <c r="E52" s="9">
         <v>25290.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>3</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E53" s="9">
         <v>16890.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>4</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
         <v>5.0</v>
       </c>
       <c r="E54" s="9">
         <v>14790.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>5</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E55" s="9">
         <v>18190.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>6</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E56" s="9">
         <v>19790.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>7</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
         <v>1.0</v>
       </c>
       <c r="E57" s="9">
         <v>17590.0</v>
       </c>
       <c r="F57" s="7" t="s">
@@ -9467,51 +9466,51 @@
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
         <v>1.0</v>
       </c>
       <c r="E58" s="9">
         <v>20390.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>9</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
       <c r="E59" s="9">
         <v>22790.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>10</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
         <v>1.0</v>
       </c>
       <c r="E60" s="9">
         <v>24690.0</v>
       </c>
       <c r="F60" s="7" t="s">
@@ -9707,131 +9706,131 @@
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>23890.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
         <v>2</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>55.0</v>
+        <v>1.0</v>
       </c>
       <c r="E71" s="9">
         <v>22790.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>3</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
         <v>6.0</v>
       </c>
       <c r="E72" s="9">
         <v>12690.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>4</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="E73" s="9">
         <v>15990.0</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="11">
         <v>5</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D74" s="5">
         <v>1.0</v>
       </c>
       <c r="E74" s="9">
         <v>15390.0</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="11">
         <v>6</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D75" s="5">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="E75" s="9">
         <v>20690.0</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="11">
         <v>7</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D76" s="5">
         <v>1.0</v>
       </c>
       <c r="E76" s="9">
         <v>19790.0</v>
       </c>
       <c r="F76" s="7" t="s">
@@ -10247,51 +10246,51 @@
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
         <v>6.0</v>
       </c>
       <c r="E97" s="9">
         <v>14090.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>3</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E98" s="9">
         <v>17390.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
         <v>4</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
         <v>14.0</v>
       </c>
       <c r="E99" s="9">
         <v>20690.0</v>
       </c>
       <c r="F99" s="7" t="s">
@@ -10447,431 +10446,431 @@
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
         <v>0.0</v>
       </c>
       <c r="E107" s="9">
         <v>15390.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>1</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>16.0</v>
+        <v>19.0</v>
       </c>
       <c r="E108" s="9">
         <v>12390.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>2</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>3.0</v>
+        <v>18.0</v>
       </c>
       <c r="E109" s="9">
         <v>9390.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>3</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>15.0</v>
+        <v>23.0</v>
       </c>
       <c r="E110" s="9">
         <v>10390.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>1</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>96.0</v>
+        <v>25.0</v>
       </c>
       <c r="E111" s="9">
         <v>11990.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>2</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
-        <v>72.0</v>
+        <v>73.0</v>
       </c>
       <c r="E112" s="9">
         <v>15590.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>3</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>80.0</v>
+        <v>61.0</v>
       </c>
       <c r="E113" s="9">
         <v>7990.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>4</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E114" s="9">
         <v>9290.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>5</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>33.0</v>
+        <v>75.0</v>
       </c>
       <c r="E115" s="9">
         <v>8990.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>6</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>55.0</v>
+        <v>67.0</v>
       </c>
       <c r="E116" s="9">
         <v>8490.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>7</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
-        <v>10.0</v>
+        <v>34.0</v>
       </c>
       <c r="E117" s="9">
         <v>9390.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>8</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>6.0</v>
+        <v>45.0</v>
       </c>
       <c r="E118" s="9">
         <v>9790.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>9</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E119" s="9">
         <v>10290.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>10</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>46.0</v>
+        <v>90.0</v>
       </c>
       <c r="E120" s="9">
         <v>9990.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>1</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0</v>
+        <v>32.0</v>
       </c>
       <c r="E121" s="9">
         <v>19490.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>2</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
       <c r="E122" s="9">
         <v>10990.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>3</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>1.0</v>
+        <v>23.0</v>
       </c>
       <c r="E123" s="9">
         <v>13090.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>4</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E124" s="9">
         <v>17090.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>1</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
-        <v>28.0</v>
+        <v>19.0</v>
       </c>
       <c r="E125" s="9">
         <v>12290.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>2</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="E126" s="9">
         <v>9090.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>3</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>13.0</v>
+        <v>16.0</v>
       </c>
       <c r="E127" s="9">
         <v>10290.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>1</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>0.0</v>
       </c>
       <c r="F128" s="7" t="s">
@@ -10987,271 +10986,271 @@
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
         <v>0.0</v>
       </c>
       <c r="E134" s="9">
         <v>22890.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>1</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>29.0</v>
+        <v>21.0</v>
       </c>
       <c r="E135" s="9">
         <v>15090.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>2</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
       <c r="E136" s="9">
         <v>17290.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>3</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="E137" s="9">
         <v>11190.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>4</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>10.0</v>
+        <v>21.0</v>
       </c>
       <c r="E138" s="9">
         <v>10790.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>5</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>21.0</v>
+        <v>9.0</v>
       </c>
       <c r="E139" s="9">
         <v>13490.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>1</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>39.0</v>
+        <v>15.0</v>
       </c>
       <c r="E140" s="9">
         <v>20090.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>2</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>4.0</v>
+        <v>39.0</v>
       </c>
       <c r="E141" s="9">
         <v>26490.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>3</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E142" s="9">
         <v>11790.0</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>4</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="E143" s="9">
         <v>13690.0</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>5</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>21.0</v>
+        <v>13.0</v>
       </c>
       <c r="E144" s="9">
         <v>17890.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>1</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E145" s="9">
         <v>19890.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>2</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E146" s="9">
         <v>11790.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>3</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
         <v>3.0</v>
       </c>
       <c r="E147" s="9">
         <v>13590.0</v>
       </c>
       <c r="F147" s="7" t="s">
@@ -11407,471 +11406,471 @@
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
         <v>12.0</v>
       </c>
       <c r="E155" s="9">
         <v>15890.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>2</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
-        <v>25.0</v>
+        <v>14.0</v>
       </c>
       <c r="E156" s="9">
         <v>18590.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>3</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E157" s="9">
         <v>9990.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>4</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E158" s="9">
         <v>12090.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>5</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="E159" s="9">
         <v>13890.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>1</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E160" s="9">
         <v>10790.0</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
         <v>2</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
-        <v>5.0</v>
+        <v>39.0</v>
       </c>
       <c r="E161" s="9">
         <v>13090.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>1</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
         <v>0.0</v>
       </c>
       <c r="E162" s="9">
         <v>6190.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>2</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E163" s="9">
         <v>4990.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>1</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
         <v>21.0</v>
       </c>
       <c r="E164" s="9">
         <v>8190.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>2</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="E165" s="9">
         <v>8190.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>3</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E166" s="9">
         <v>9390.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>4</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E167" s="9">
         <v>9390.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>1</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
       <c r="E168" s="9">
         <v>6390.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>2</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>11.0</v>
+        <v>18.0</v>
       </c>
       <c r="E169" s="9">
         <v>6390.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>3</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E170" s="9">
         <v>7590.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>4</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E171" s="9">
         <v>7590.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>5</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E172" s="9">
         <v>5890.0</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>6</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E173" s="9">
         <v>5890.0</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>1</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>40.0</v>
+        <v>36.0</v>
       </c>
       <c r="E174" s="9">
         <v>6390.0</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>2</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
-        <v>60.0</v>
+        <v>49.0</v>
       </c>
       <c r="E175" s="9">
         <v>7390.0</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>3</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>53.0</v>
+        <v>42.0</v>
       </c>
       <c r="E176" s="9">
         <v>7390.0</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>4</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
-        <v>53.0</v>
+        <v>39.0</v>
       </c>
       <c r="E177" s="9">
         <v>6390.0</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>1</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="9">
         <v>6890.0</v>
       </c>
       <c r="F178" s="7" t="s">
@@ -11927,111 +11926,111 @@
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
         <v>0.0</v>
       </c>
       <c r="E181" s="9">
         <v>8090.0</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>1</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>1.0</v>
+        <v>42.0</v>
       </c>
       <c r="E182" s="9">
         <v>6490.0</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>2</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>16.0</v>
+        <v>75.0</v>
       </c>
       <c r="E183" s="9">
         <v>6490.0</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>3</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>4.0</v>
+        <v>57.0</v>
       </c>
       <c r="E184" s="9">
         <v>7590.0</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>4</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
-        <v>21.0</v>
+        <v>52.0</v>
       </c>
       <c r="E185" s="9">
         <v>7590.0</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>5</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
         <v>1.0</v>
       </c>
       <c r="E186" s="9">
         <v>10090.0</v>
       </c>
       <c r="F186" s="7" t="s">
@@ -12047,71 +12046,71 @@
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
         <v>2.0</v>
       </c>
       <c r="E187" s="9">
         <v>10090.0</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>7</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E188" s="9">
         <v>5690.0</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>8</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E189" s="9">
         <v>5690.0</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
         <v>0.0</v>
       </c>
       <c r="E190" s="9">
         <v>6390.0</v>
       </c>
       <c r="F190" s="7" t="s">
@@ -12287,51 +12286,51 @@
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>0.0</v>
       </c>
       <c r="E199" s="9">
         <v>10890.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>1</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E200" s="9">
         <v>6790.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>2</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
         <v>0.0</v>
       </c>
       <c r="E201" s="9">
         <v>6790.0</v>
       </c>
       <c r="F201" s="7" t="s">
@@ -12367,71 +12366,71 @@
       </c>
       <c r="C203" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>7790.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
         <v>5</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D204" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E204" s="9">
         <v>6490.0</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
         <v>6</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D205" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="E205" s="9">
         <v>6490.0</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="11">
         <v>1</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>6590.0</v>
       </c>
       <c r="F206" s="7" t="s">
@@ -12447,211 +12446,211 @@
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
         <v>1.0</v>
       </c>
       <c r="E207" s="9">
         <v>6190.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>1</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E208" s="9">
         <v>0.0</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>2</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D209" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E209" s="9">
         <v>0.0</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="11">
         <v>3</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D210" s="5">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="E210" s="9">
         <v>0.0</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="11">
         <v>4</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D211" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E211" s="9">
         <v>0.0</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="11">
         <v>1</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D212" s="5">
-        <v>7.0</v>
+        <v>21.0</v>
       </c>
       <c r="E212" s="9">
         <v>42990.0</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="11">
         <v>2</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
       <c r="E213" s="9">
         <v>50990.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E214" s="9">
         <v>49990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
       <c r="E215" s="9">
         <v>62790.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>1</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E216" s="9">
         <v>42690.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
         <v>2</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
         <v>1.0</v>
       </c>
       <c r="E217" s="9">
         <v>53190.0</v>
       </c>
       <c r="F217" s="7" t="s">
@@ -12747,111 +12746,111 @@
       </c>
       <c r="C222" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D222" s="5">
         <v>0.0</v>
       </c>
       <c r="E222" s="9">
         <v>0.0</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="11">
         <v>1</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D223" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E223" s="9">
         <v>5590.0</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="11">
         <v>2</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D224" s="5">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
       <c r="E224" s="9">
         <v>6090.0</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="11">
         <v>1</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E225" s="9">
         <v>11390.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>2</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E226" s="9">
         <v>12190.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>1</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>0.0</v>
       </c>
       <c r="E227" s="9">
         <v>0.0</v>
       </c>
       <c r="F227" s="7" t="s">
@@ -12907,51 +12906,51 @@
       </c>
       <c r="C230" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D230" s="5">
         <v>0.0</v>
       </c>
       <c r="E230" s="9">
         <v>7690.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D231" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E231" s="9">
         <v>5290.0</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
         <v>3</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D232" s="5">
         <v>1.0</v>
       </c>
       <c r="E232" s="9">
         <v>5690.0</v>
       </c>
       <c r="F232" s="7" t="s">
@@ -13007,311 +13006,311 @@
       </c>
       <c r="C235" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D235" s="5">
         <v>8.0</v>
       </c>
       <c r="E235" s="9">
         <v>3090.0</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11">
         <v>2</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D236" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E236" s="9">
         <v>3990.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>3</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D237" s="5">
         <v>11.0</v>
       </c>
       <c r="E237" s="9">
         <v>4190.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>1</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D238" s="5">
-        <v>11.0</v>
+        <v>18.0</v>
       </c>
       <c r="E238" s="9">
         <v>4990.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>2</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D239" s="5">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="E239" s="9">
         <v>5290.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>3</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D240" s="5">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="E240" s="9">
         <v>5990.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
         <v>1</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>1.0</v>
       </c>
       <c r="E241" s="9">
         <v>11150.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>2</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E242" s="9">
         <v>12390.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>3</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E243" s="9">
         <v>14090.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>4</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="E244" s="9">
         <v>11090.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
         <v>5</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>717</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D245" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E245" s="9">
         <v>11890.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
         <v>6</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D246" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E246" s="9">
         <v>15090.0</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
         <v>7</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>723</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D247" s="5">
         <v>2.0</v>
       </c>
       <c r="E247" s="9">
         <v>15590.0</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="11">
         <v>1</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>726</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="E248" s="9">
         <v>7890.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
         <v>2</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>729</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D249" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E249" s="9">
         <v>8090.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
         <v>1</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>732</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D250" s="5">
         <v>1.0</v>
       </c>
       <c r="E250" s="9">
         <v>0.0</v>
       </c>
       <c r="F250" s="7" t="s">
@@ -13347,91 +13346,91 @@
       </c>
       <c r="C252" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D252" s="5">
         <v>10.0</v>
       </c>
       <c r="E252" s="9">
         <v>0.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
         <v>4</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D253" s="5">
-        <v>46.0</v>
+        <v>45.0</v>
       </c>
       <c r="E253" s="9">
         <v>0.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>5</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>744</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D254" s="5">
         <v>9.0</v>
       </c>
       <c r="E254" s="9">
         <v>0.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>6</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E255" s="9">
         <v>0.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>7</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
         <v>25.0</v>
       </c>
       <c r="E256" s="9">
         <v>0.0</v>
       </c>
       <c r="F256" s="7" t="s">
@@ -13747,131 +13746,131 @@
       </c>
       <c r="C272" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D272" s="5">
         <v>0.0</v>
       </c>
       <c r="E272" s="9">
         <v>2590.0</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="11">
         <v>1</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D273" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E273" s="9">
         <v>60990.0</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="11">
         <v>2</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D274" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E274" s="9">
         <v>82690.0</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11">
         <v>3</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E275" s="9">
         <v>69390.0</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="11">
         <v>4</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D276" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E276" s="9">
         <v>88990.0</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11">
         <v>1</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E277" s="9">
         <v>40790.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>2</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="9">
         <v>44290.0</v>
       </c>
       <c r="F278" s="7" t="s">
@@ -13987,91 +13986,91 @@
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="5">
         <v>2.0</v>
       </c>
       <c r="E284" s="9">
         <v>34590.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>1</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
-        <v>6.0</v>
+        <v>17.0</v>
       </c>
       <c r="E285" s="9">
         <v>50590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>2</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E286" s="9">
         <v>62090.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>3</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E287" s="9">
         <v>72590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>4</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
         <v>11.0</v>
       </c>
       <c r="E288" s="9">
         <v>78290.0</v>
       </c>
       <c r="F288" s="7" t="s">
@@ -14167,51 +14166,51 @@
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="9">
         <v>65990.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E294" s="9">
         <v>14690.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
         <v>0.0</v>
       </c>
       <c r="E295" s="9">
         <v>15490.0</v>
       </c>
       <c r="F295" s="7" t="s">
@@ -14227,271 +14226,271 @@
       </c>
       <c r="C296" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D296" s="5">
         <v>0.0</v>
       </c>
       <c r="E296" s="9">
         <v>18390.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>1</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E297" s="9">
         <v>35690.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>2</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
         <v>0.0</v>
       </c>
       <c r="E298" s="9">
         <v>33590.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>3</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
-        <v>19.0</v>
+        <v>7.0</v>
       </c>
       <c r="E299" s="9">
         <v>21290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>4</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E300" s="9">
         <v>21090.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>5</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="E301" s="9">
         <v>25590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>6</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E302" s="9">
         <v>23390.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>7</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D303" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E303" s="9">
         <v>30590.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>8</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E304" s="9">
         <v>28390.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>1</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D305" s="5">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E305" s="9">
         <v>24290.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>2</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D306" s="5">
-        <v>168.0</v>
+        <v>32.0</v>
       </c>
       <c r="E306" s="9">
         <v>13690.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>3</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="5">
-        <v>190.0</v>
+        <v>0.0</v>
       </c>
       <c r="E307" s="9">
         <v>17190.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>4</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D308" s="5">
-        <v>287.0</v>
+        <v>0.0</v>
       </c>
       <c r="E308" s="9">
         <v>21290.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>1</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>909</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D309" s="5">
         <v>0.0</v>
       </c>
       <c r="E309" s="9">
         <v>15790.0</v>
       </c>
       <c r="F309" s="7" t="s">
@@ -14567,51 +14566,51 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>14490.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E314" s="9">
         <v>24990.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>0.0</v>
       </c>
       <c r="E315" s="9">
         <v>26690.0</v>
       </c>
       <c r="F315" s="7" t="s">
@@ -14647,51 +14646,51 @@
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
         <v>0.0</v>
       </c>
       <c r="E317" s="9">
         <v>16790.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>5</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E318" s="9">
         <v>18990.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>6</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>19990.0</v>
       </c>
       <c r="F319" s="7" t="s">
@@ -14887,51 +14886,51 @@
       </c>
       <c r="C329" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="9">
         <v>18490.0</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
         <v>1</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D330" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E330" s="9">
         <v>12490.0</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
         <v>2</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>975</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="9">
         <v>14690.0</v>
       </c>
       <c r="F331" s="7" t="s">
@@ -15027,331 +15026,331 @@
       </c>
       <c r="C336" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D336" s="5">
         <v>0.0</v>
       </c>
       <c r="E336" s="9">
         <v>30790.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>2</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
-        <v>45.0</v>
+        <v>2.0</v>
       </c>
       <c r="E337" s="9">
         <v>26990.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
         <v>3</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
         <v>0.0</v>
       </c>
       <c r="E338" s="9">
         <v>18890.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
         <v>4</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E339" s="9">
         <v>15290.0</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
         <v>5</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>22090.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>6</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E341" s="9">
         <v>17990.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>7</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
         <v>0.0</v>
       </c>
       <c r="E342" s="9">
         <v>25090.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>8</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E343" s="9">
         <v>22490.0</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="11">
         <v>1</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D344" s="5">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="E344" s="9">
         <v>29390.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
         <v>2</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D345" s="5">
-        <v>52.0</v>
+        <v>21.0</v>
       </c>
       <c r="E345" s="9">
         <v>16490.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>3</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D346" s="5">
-        <v>69.0</v>
+        <v>23.0</v>
       </c>
       <c r="E346" s="9">
         <v>20490.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>4</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D347" s="5">
-        <v>53.0</v>
+        <v>4.0</v>
       </c>
       <c r="E347" s="9">
         <v>25590.0</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="11">
         <v>1</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D348" s="5">
-        <v>29.0</v>
+        <v>2.0</v>
       </c>
       <c r="E348" s="9">
         <v>7790.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
         <v>2</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
-        <v>75.0</v>
+        <v>2.0</v>
       </c>
       <c r="E349" s="9">
         <v>7790.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>3</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E350" s="9">
         <v>8890.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>4</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
-        <v>53.0</v>
+        <v>2.0</v>
       </c>
       <c r="E351" s="9">
         <v>8890.0</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="11">
         <v>1</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D352" s="5">
         <v>0.0</v>
       </c>
       <c r="E352" s="9">
         <v>13790.0</v>
       </c>
       <c r="F352" s="7" t="s">
@@ -15567,91 +15566,91 @@
       </c>
       <c r="C363" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D363" s="5">
         <v>0.0</v>
       </c>
       <c r="E363" s="9">
         <v>23390.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D364" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E364" s="9">
         <v>35390.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D365" s="5">
         <v>0.0</v>
       </c>
       <c r="E365" s="9">
         <v>30190.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
         <v>3</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D366" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E366" s="9">
         <v>21290.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
         <v>4</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D367" s="5">
         <v>1.0</v>
       </c>
       <c r="E367" s="9">
         <v>17390.0</v>
       </c>
       <c r="F367" s="7" t="s">
@@ -15687,51 +15686,51 @@
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="9">
         <v>20490.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E370" s="9">
         <v>30590.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
         <v>25790.0</v>
       </c>
       <c r="F371" s="7" t="s">
@@ -15887,251 +15886,251 @@
       </c>
       <c r="C379" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D379" s="5">
         <v>0.0</v>
       </c>
       <c r="E379" s="9">
         <v>25590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>1</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D380" s="5">
-        <v>28.0</v>
+        <v>0.0</v>
       </c>
       <c r="E380" s="9">
         <v>37890.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>2</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="E381" s="9">
         <v>37990.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>3</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D382" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E382" s="9">
         <v>33290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>4</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D383" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E383" s="9">
         <v>24690.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>5</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D384" s="5">
-        <v>30.0</v>
+        <v>2.0</v>
       </c>
       <c r="E384" s="9">
         <v>26290.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>6</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D385" s="5">
         <v>0.0</v>
       </c>
       <c r="E385" s="9">
         <v>20990.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>7</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D386" s="5">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="E386" s="9">
         <v>28490.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
         <v>8</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D387" s="5">
-        <v>13.0</v>
+        <v>1.0</v>
       </c>
       <c r="E387" s="9">
         <v>30190.0</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="11">
         <v>9</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D388" s="5">
         <v>0.0</v>
       </c>
       <c r="E388" s="9">
         <v>24490.0</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="11">
         <v>10</v>
       </c>
       <c r="B389" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D389" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E389" s="9">
         <v>34090.0</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="11">
         <v>11</v>
       </c>
       <c r="B390" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D390" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E390" s="9">
         <v>35790.0</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="11">
         <v>12</v>
       </c>
       <c r="B391" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D391" s="5">
         <v>0.0</v>
       </c>
       <c r="E391" s="9">
         <v>29290.0</v>
       </c>
       <c r="F391" s="7" t="s">
@@ -16207,191 +16206,191 @@
       </c>
       <c r="C395" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D395" s="5">
         <v>0.0</v>
       </c>
       <c r="E395" s="9">
         <v>11890.0</v>
       </c>
       <c r="F395" s="7" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="11">
         <v>1</v>
       </c>
       <c r="B396" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D396" s="5">
-        <v>110.0</v>
+        <v>295.0</v>
       </c>
       <c r="E396" s="9">
         <v>12790.0</v>
       </c>
       <c r="F396" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="11">
         <v>2</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D397" s="5">
-        <v>249.0</v>
+        <v>503.0</v>
       </c>
       <c r="E397" s="9">
         <v>7390.0</v>
       </c>
       <c r="F397" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="11">
         <v>3</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D398" s="5">
-        <v>164.0</v>
+        <v>522.0</v>
       </c>
       <c r="E398" s="9">
         <v>8690.0</v>
       </c>
       <c r="F398" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="11">
         <v>4</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D399" s="5">
-        <v>506.0</v>
+        <v>507.0</v>
       </c>
       <c r="E399" s="9">
         <v>9690.0</v>
       </c>
       <c r="F399" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="11">
         <v>5</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D400" s="5">
-        <v>394.0</v>
+        <v>530.0</v>
       </c>
       <c r="E400" s="9">
         <v>11390.0</v>
       </c>
       <c r="F400" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="11">
         <v>1</v>
       </c>
       <c r="B401" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D401" s="5">
-        <v>551.0</v>
+        <v>534.0</v>
       </c>
       <c r="E401" s="9">
         <v>20690.0</v>
       </c>
       <c r="F401" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="11">
         <v>1</v>
       </c>
       <c r="B402" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D402" s="5">
-        <v>150.0</v>
+        <v>190.0</v>
       </c>
       <c r="E402" s="9">
         <v>28890.0</v>
       </c>
       <c r="F402" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="11">
         <v>2</v>
       </c>
       <c r="B403" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D403" s="5">
-        <v>198.0</v>
+        <v>227.0</v>
       </c>
       <c r="E403" s="9">
         <v>32390.0</v>
       </c>
       <c r="F403" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="11">
         <v>1</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D404" s="5">
         <v>0.0</v>
       </c>
       <c r="E404" s="9">
         <v>3090.0</v>
       </c>
       <c r="F404" s="7" t="s">
@@ -16507,91 +16506,91 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>3490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>1</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>608.0</v>
+        <v>629.0</v>
       </c>
       <c r="E411" s="9">
         <v>3090.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>2</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>605.0</v>
+        <v>66.0</v>
       </c>
       <c r="E412" s="9">
         <v>3090.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>3</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
-        <v>78.0</v>
+        <v>2.0</v>
       </c>
       <c r="E413" s="9">
         <v>4890.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>1</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D414" s="5">
         <v>0.0</v>
       </c>
       <c r="E414" s="9">
         <v>0.0</v>
       </c>
       <c r="F414" s="7" t="s">
@@ -16787,111 +16786,111 @@
       </c>
       <c r="C424" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D424" s="5">
         <v>0.0</v>
       </c>
       <c r="E424" s="9">
         <v>0.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>1</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D425" s="5">
-        <v>464.0</v>
+        <v>25.0</v>
       </c>
       <c r="E425" s="9">
         <v>24890.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>2</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D426" s="5">
-        <v>339.0</v>
+        <v>80.0</v>
       </c>
       <c r="E426" s="9">
         <v>14490.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>3</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D427" s="5">
-        <v>473.0</v>
+        <v>106.0</v>
       </c>
       <c r="E427" s="9">
         <v>17490.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>4</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D428" s="5">
-        <v>431.0</v>
+        <v>45.0</v>
       </c>
       <c r="E428" s="9">
         <v>21990.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>1</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>30990.0</v>
       </c>
       <c r="F429" s="7" t="s">
@@ -16947,191 +16946,191 @@
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>0.0</v>
       </c>
       <c r="E432" s="9">
         <v>27790.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>1</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D433" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E433" s="9">
         <v>22490.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>2</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D434" s="5">
         <v>1.0</v>
       </c>
       <c r="E434" s="9">
         <v>13290.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>3</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D435" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E435" s="9">
         <v>15790.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>4</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0</v>
+        <v>43.0</v>
       </c>
       <c r="E436" s="9">
         <v>19590.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>1</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D437" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E437" s="9">
         <v>5390.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>2</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D438" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E438" s="9">
         <v>5390.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>3</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D439" s="5">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="E439" s="9">
         <v>6290.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>4</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E440" s="9">
         <v>6290.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>1</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D441" s="5">
         <v>0.0</v>
       </c>
       <c r="E441" s="9">
         <v>11690.0</v>
       </c>
       <c r="F441" s="7" t="s">
@@ -17207,171 +17206,171 @@
       </c>
       <c r="C445" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D445" s="5">
         <v>1.0</v>
       </c>
       <c r="E445" s="9">
         <v>17590.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>2</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D446" s="5">
-        <v>0.0</v>
+        <v>103.0</v>
       </c>
       <c r="E446" s="9">
         <v>9990.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>3</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D447" s="5">
-        <v>1.0</v>
+        <v>217.0</v>
       </c>
       <c r="E447" s="9">
         <v>12190.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>4</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D448" s="5">
         <v>0.0</v>
       </c>
       <c r="E448" s="9">
         <v>15290.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>1</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D449" s="5">
-        <v>43.0</v>
+        <v>18.0</v>
       </c>
       <c r="E449" s="9">
         <v>5790.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>2</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D450" s="5">
-        <v>37.0</v>
+        <v>10.0</v>
       </c>
       <c r="E450" s="9">
         <v>5790.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>3</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D451" s="5">
-        <v>88.0</v>
+        <v>20.0</v>
       </c>
       <c r="E451" s="9">
         <v>6490.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>4</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D452" s="5">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="E452" s="9">
         <v>6490.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>1</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D453" s="5">
         <v>0.0</v>
       </c>
       <c r="E453" s="9">
         <v>14290.0</v>
       </c>
       <c r="F453" s="7" t="s">
@@ -17387,331 +17386,331 @@
       </c>
       <c r="C454" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D454" s="5">
         <v>0.0</v>
       </c>
       <c r="E454" s="9">
         <v>8790.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>3</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D455" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E455" s="9">
         <v>10390.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>4</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D456" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E456" s="9">
         <v>12890.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>1</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D457" s="5">
-        <v>580.0</v>
+        <v>14.0</v>
       </c>
       <c r="E457" s="9">
         <v>11590.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>2</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D458" s="5">
-        <v>681.0</v>
+        <v>38.0</v>
       </c>
       <c r="E458" s="9">
         <v>6890.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>3</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D459" s="5">
-        <v>643.0</v>
+        <v>377.0</v>
       </c>
       <c r="E459" s="9">
         <v>7690.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>4</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D460" s="5">
-        <v>691.0</v>
+        <v>69.0</v>
       </c>
       <c r="E460" s="9">
         <v>9590.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>1</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
-        <v>36.0</v>
+        <v>10.0</v>
       </c>
       <c r="E461" s="9">
         <v>17990.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>2</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>5.0</v>
+        <v>162.0</v>
       </c>
       <c r="E462" s="9">
         <v>9390.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>3</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>44.0</v>
+        <v>40.0</v>
       </c>
       <c r="E463" s="9">
         <v>11490.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>4</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
-        <v>100.0</v>
+        <v>17.0</v>
       </c>
       <c r="E464" s="9">
         <v>15490.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>1</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>46.0</v>
+        <v>124.0</v>
       </c>
       <c r="E465" s="9">
         <v>13990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>2</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E466" s="9">
         <v>19590.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>3</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
-        <v>28.0</v>
+        <v>58.0</v>
       </c>
       <c r="E467" s="9">
         <v>8390.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>4</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>274.0</v>
+        <v>49.0</v>
       </c>
       <c r="E468" s="9">
         <v>9790.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>5</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>156.0</v>
+        <v>53.0</v>
       </c>
       <c r="E469" s="9">
         <v>12390.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>1</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
         <v>0.0</v>
       </c>
       <c r="E470" s="9">
         <v>27890.0</v>
       </c>
       <c r="F470" s="7" t="s">
@@ -17767,111 +17766,111 @@
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
         <v>0.0</v>
       </c>
       <c r="E473" s="9">
         <v>24390.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>1</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>595.0</v>
+        <v>181.0</v>
       </c>
       <c r="E474" s="9">
         <v>2990.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>2</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>217.0</v>
+        <v>328.0</v>
       </c>
       <c r="E475" s="9">
         <v>3090.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>3</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>8.0</v>
+        <v>282.0</v>
       </c>
       <c r="E476" s="9">
         <v>3190.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>4</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>548.0</v>
+        <v>619.0</v>
       </c>
       <c r="E477" s="9">
         <v>2490.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>1</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>0.0</v>
       </c>
       <c r="E478" s="9">
         <v>21490.0</v>
       </c>
       <c r="F478" s="7" t="s">
@@ -18327,51 +18326,51 @@
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
         <v>0.0</v>
       </c>
       <c r="E501" s="9">
         <v>6790.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>3</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E502" s="9">
         <v>7690.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>4</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
         <v>0.0</v>
       </c>
       <c r="E503" s="9">
         <v>7690.0</v>
       </c>
       <c r="F503" s="7" t="s">
@@ -18547,71 +18546,71 @@
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>0.0</v>
       </c>
       <c r="E512" s="9">
         <v>2690.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
         <v>1</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D513" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E513" s="9">
         <v>27090.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>2</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D514" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E514" s="9">
         <v>16790.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
         <v>3</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D515" s="5">
         <v>0.0</v>
       </c>
       <c r="E515" s="9">
         <v>19690.0</v>
       </c>
       <c r="F515" s="7" t="s">
@@ -18627,111 +18626,111 @@
       </c>
       <c r="C516" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D516" s="5">
         <v>0.0</v>
       </c>
       <c r="E516" s="9">
         <v>23490.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D517" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E517" s="9">
         <v>31790.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D518" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E518" s="9">
         <v>19990.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D519" s="5">
-        <v>1.0</v>
+        <v>39.0</v>
       </c>
       <c r="E519" s="9">
         <v>22190.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D520" s="5">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="E520" s="9">
         <v>27090.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>1</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D521" s="5">
         <v>0.0</v>
       </c>
       <c r="E521" s="9">
         <v>29590.0</v>
       </c>
       <c r="F521" s="7" t="s">
@@ -18787,571 +18786,571 @@
       </c>
       <c r="C524" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D524" s="5">
         <v>0.0</v>
       </c>
       <c r="E524" s="9">
         <v>26190.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>1</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D525" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E525" s="9">
         <v>21190.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>2</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D526" s="5">
-        <v>50.0</v>
+        <v>59.0</v>
       </c>
       <c r="E526" s="9">
         <v>11690.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>3</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D527" s="5">
-        <v>92.0</v>
+        <v>112.0</v>
       </c>
       <c r="E527" s="9">
         <v>14390.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>4</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D528" s="5">
-        <v>53.0</v>
+        <v>18.0</v>
       </c>
       <c r="E528" s="9">
         <v>18090.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>1</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D529" s="5">
-        <v>168.0</v>
+        <v>38.0</v>
       </c>
       <c r="E529" s="9">
         <v>15690.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>2</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D530" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E530" s="9">
         <v>22490.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>3</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D531" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E531" s="9">
         <v>8990.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>4</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D532" s="5">
-        <v>475.0</v>
+        <v>385.0</v>
       </c>
       <c r="E532" s="9">
         <v>10790.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>5</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D533" s="5">
-        <v>315.0</v>
+        <v>166.0</v>
       </c>
       <c r="E533" s="9">
         <v>12990.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>1</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D534" s="5">
-        <v>123.0</v>
+        <v>24.0</v>
       </c>
       <c r="E534" s="9">
         <v>18390.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>2</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D535" s="5">
-        <v>72.0</v>
+        <v>8.0</v>
       </c>
       <c r="E535" s="9">
         <v>11190.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>3</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D536" s="5">
-        <v>117.0</v>
+        <v>11.0</v>
       </c>
       <c r="E536" s="9">
         <v>12490.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>4</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D537" s="5">
-        <v>98.0</v>
+        <v>64.0</v>
       </c>
       <c r="E537" s="9">
         <v>16290.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>1</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D538" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E538" s="9">
         <v>10190.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>2</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D539" s="5">
-        <v>25.0</v>
+        <v>13.0</v>
       </c>
       <c r="E539" s="9">
         <v>11990.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>1</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D540" s="5">
-        <v>55.0</v>
+        <v>14.0</v>
       </c>
       <c r="E540" s="9">
         <v>5890.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>2</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D541" s="5">
-        <v>191.0</v>
+        <v>14.0</v>
       </c>
       <c r="E541" s="9">
         <v>5890.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>3</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D542" s="5">
-        <v>138.0</v>
+        <v>9.0</v>
       </c>
       <c r="E542" s="9">
         <v>6690.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>4</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D543" s="5">
-        <v>101.0</v>
+        <v>7.0</v>
       </c>
       <c r="E543" s="9">
         <v>6690.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D544" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E544" s="9">
         <v>17990.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1618</v>
       </c>
       <c r="D545" s="5">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
       <c r="E545" s="9">
         <v>15990.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1620</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D546" s="5">
         <v>0.0</v>
       </c>
       <c r="E546" s="9">
         <v>10490.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D547" s="5">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="E547" s="9">
         <v>9290.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D548" s="5">
         <v>1.0</v>
       </c>
       <c r="E548" s="9">
         <v>12490.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D549" s="5">
-        <v>35.0</v>
+        <v>11.0</v>
       </c>
       <c r="E549" s="9">
         <v>11090.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D550" s="5">
         <v>0.0</v>
       </c>
       <c r="E550" s="9">
         <v>15690.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D551" s="5">
-        <v>24.0</v>
+        <v>3.0</v>
       </c>
       <c r="E551" s="9">
         <v>13890.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>1</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="9">
         <v>23290.0</v>
       </c>
       <c r="F552" s="7" t="s">
@@ -19407,131 +19406,131 @@
       </c>
       <c r="C555" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D555" s="5">
         <v>0.0</v>
       </c>
       <c r="E555" s="9">
         <v>20490.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>1</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D556" s="5">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E556" s="9">
         <v>28490.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>2</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D557" s="5">
-        <v>14.0</v>
+        <v>19.0</v>
       </c>
       <c r="E557" s="9">
         <v>15990.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>3</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D558" s="5">
-        <v>62.0</v>
+        <v>40.0</v>
       </c>
       <c r="E558" s="9">
         <v>19890.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>4</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D559" s="5">
-        <v>33.0</v>
+        <v>16.0</v>
       </c>
       <c r="E559" s="9">
         <v>24990.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>1</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D560" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E560" s="9">
         <v>12690.0</v>
       </c>
       <c r="F560" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="11">
         <v>2</v>
       </c>
       <c r="B561" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D561" s="5">
         <v>2.0</v>
       </c>
       <c r="E561" s="9">
         <v>7990.0</v>
       </c>
       <c r="F561" s="7" t="s">
@@ -19547,971 +19546,971 @@
       </c>
       <c r="C562" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D562" s="5">
         <v>0.0</v>
       </c>
       <c r="E562" s="9">
         <v>8890.0</v>
       </c>
       <c r="F562" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="11">
         <v>4</v>
       </c>
       <c r="B563" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D563" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E563" s="9">
         <v>10890.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>1</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D564" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E564" s="9">
         <v>28290.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>2</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1678</v>
       </c>
       <c r="D565" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E565" s="9">
         <v>27290.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>3</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1680</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D566" s="5">
-        <v>2.0</v>
+        <v>24.0</v>
       </c>
       <c r="E566" s="9">
         <v>16590.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>4</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D567" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E567" s="9">
         <v>15590.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>5</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D568" s="5">
-        <v>2.0</v>
+        <v>44.0</v>
       </c>
       <c r="E568" s="9">
         <v>19990.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>6</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D569" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E569" s="9">
         <v>18890.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>7</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D570" s="5">
-        <v>3.0</v>
+        <v>64.0</v>
       </c>
       <c r="E570" s="9">
         <v>23790.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>8</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D571" s="5">
-        <v>1.0</v>
+        <v>31.0</v>
       </c>
       <c r="E571" s="9">
         <v>22790.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>1</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D572" s="5">
-        <v>88.0</v>
+        <v>16.0</v>
       </c>
       <c r="E572" s="9">
         <v>5690.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>2</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D573" s="5">
         <v>0.0</v>
       </c>
       <c r="E573" s="9">
         <v>6890.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>3</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D574" s="5">
-        <v>180.0</v>
+        <v>18.0</v>
       </c>
       <c r="E574" s="9">
         <v>6590.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>4</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D575" s="5">
-        <v>58.0</v>
+        <v>1.0</v>
       </c>
       <c r="E575" s="9">
         <v>6590.0</v>
       </c>
       <c r="F575" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
         <v>1</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D576" s="5">
-        <v>134.0</v>
+        <v>8.0</v>
       </c>
       <c r="E576" s="9">
         <v>11790.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>2</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D577" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E577" s="9">
         <v>7090.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>3</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D578" s="5">
-        <v>639.0</v>
+        <v>359.0</v>
       </c>
       <c r="E578" s="9">
         <v>7890.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>4</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D579" s="5">
-        <v>243.0</v>
+        <v>47.0</v>
       </c>
       <c r="E579" s="9">
         <v>10590.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>1</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D580" s="5">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="E580" s="9">
         <v>45990.0</v>
       </c>
       <c r="F580" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="11">
         <v>2</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D581" s="5">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="E581" s="9">
         <v>59990.0</v>
       </c>
       <c r="F581" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="11">
         <v>3</v>
       </c>
       <c r="B582" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D582" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E582" s="9">
         <v>123990.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D583" s="5">
-        <v>33.0</v>
+        <v>74.0</v>
       </c>
       <c r="E583" s="9">
         <v>7190.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D584" s="5">
-        <v>338.0</v>
+        <v>307.0</v>
       </c>
       <c r="E584" s="9">
         <v>19290.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D585" s="5">
-        <v>209.0</v>
+        <v>541.0</v>
       </c>
       <c r="E585" s="9">
         <v>2490.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D586" s="5">
-        <v>30.0</v>
+        <v>411.0</v>
       </c>
       <c r="E586" s="9">
         <v>2490.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D587" s="5">
-        <v>586.0</v>
+        <v>574.0</v>
       </c>
       <c r="E587" s="9">
         <v>2990.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D588" s="5">
-        <v>557.0</v>
+        <v>545.0</v>
       </c>
       <c r="E588" s="9">
         <v>3090.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D589" s="5">
-        <v>70.0</v>
+        <v>38.0</v>
       </c>
       <c r="E589" s="9">
         <v>2990.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D590" s="5">
-        <v>252.0</v>
+        <v>240.0</v>
       </c>
       <c r="E590" s="9">
         <v>3090.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>9</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D591" s="5">
-        <v>177.0</v>
+        <v>82.0</v>
       </c>
       <c r="E591" s="9">
         <v>2990.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>10</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D592" s="5">
-        <v>691.0</v>
+        <v>730.0</v>
       </c>
       <c r="E592" s="9">
         <v>3090.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>11</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D593" s="5">
-        <v>111.0</v>
+        <v>38.0</v>
       </c>
       <c r="E593" s="9">
         <v>3190.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>12</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1765</v>
       </c>
       <c r="D594" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E594" s="9">
         <v>2390.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>1</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D595" s="5">
-        <v>42.0</v>
+        <v>8.0</v>
       </c>
       <c r="E595" s="9">
-        <v>49000.0</v>
+        <v>53890.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>2</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D596" s="5">
-        <v>75.0</v>
+        <v>79.0</v>
       </c>
       <c r="E596" s="9">
-        <v>54880.0</v>
+        <v>60290.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>3</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D597" s="5">
-        <v>91.0</v>
+        <v>66.0</v>
       </c>
       <c r="E597" s="9">
-        <v>61740.0</v>
+        <v>67890.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>4</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="D598" s="5">
-        <v>177.0</v>
+        <v>66.0</v>
       </c>
       <c r="E598" s="9">
-        <v>38220.0</v>
+        <v>41990.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>5</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D599" s="5">
-        <v>173.0</v>
+        <v>70.0</v>
       </c>
       <c r="E599" s="9">
-        <v>37240.0</v>
+        <v>40960.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>6</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1783</v>
       </c>
       <c r="D600" s="5">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
       <c r="E600" s="9">
-        <v>56840.0</v>
+        <v>62490.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>7</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D601" s="5">
-        <v>15.0</v>
+        <v>465.0</v>
       </c>
       <c r="E601" s="9">
-        <v>36260.0</v>
+        <v>39890.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>8</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1789</v>
       </c>
       <c r="D602" s="5">
-        <v>7.0</v>
+        <v>40.0</v>
       </c>
       <c r="E602" s="9">
-        <v>33810.0</v>
+        <v>37190.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>9</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D603" s="5">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
       <c r="E603" s="9">
-        <v>44750.0</v>
+        <v>46990.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>10</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D604" s="5">
-        <v>170.0</v>
+        <v>68.0</v>
       </c>
       <c r="E604" s="9">
-        <v>54900.0</v>
+        <v>57590.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>11</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D605" s="5">
-        <v>45.0</v>
+        <v>2.0</v>
       </c>
       <c r="E605" s="9">
-        <v>63550.0</v>
+        <v>66690.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>12</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1800</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D606" s="5">
-        <v>27.0</v>
+        <v>0.0</v>
       </c>
       <c r="E606" s="9">
-        <v>76250.0</v>
+        <v>79990.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>13</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D607" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E607" s="9">
-        <v>127100.0</v>
+        <v>133390.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1807</v>
       </c>
       <c r="D608" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E608" s="9">
         <v>11290.0</v>
       </c>
       <c r="F608" s="7" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="11">
         <v>2</v>
       </c>
       <c r="B609" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1810</v>
       </c>
       <c r="D609" s="5">
-        <v>8.0</v>
+        <v>27.0</v>
       </c>
       <c r="E609" s="9">
         <v>7990.0</v>
       </c>
       <c r="F609" s="7" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="11">
         <v>3</v>
       </c>
       <c r="B610" s="6" t="s">
         <v>1812</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1813</v>
       </c>
       <c r="D610" s="5">
         <v>0.0</v>
       </c>
       <c r="E610" s="9">
         <v>8290.0</v>
       </c>
       <c r="F610" s="7" t="s">
@@ -20527,111 +20526,111 @@
       </c>
       <c r="C611" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D611" s="5">
         <v>13.0</v>
       </c>
       <c r="E611" s="9">
         <v>10190.0</v>
       </c>
       <c r="F611" s="7" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
         <v>5</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1819</v>
       </c>
       <c r="D612" s="5">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="E612" s="9">
         <v>17980.0</v>
       </c>
       <c r="F612" s="7" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
         <v>6</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D613" s="5">
-        <v>56.0</v>
+        <v>8.0</v>
       </c>
       <c r="E613" s="9">
         <v>9380.0</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
         <v>7</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="D614" s="5">
-        <v>57.0</v>
+        <v>39.0</v>
       </c>
       <c r="E614" s="9">
         <v>11480.0</v>
       </c>
       <c r="F614" s="7" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
         <v>8</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D615" s="5">
-        <v>53.0</v>
+        <v>55.0</v>
       </c>
       <c r="E615" s="9">
         <v>15480.0</v>
       </c>
       <c r="F615" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
         <v>1</v>
       </c>
       <c r="B616" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D616" s="5">
         <v>57.0</v>
       </c>
       <c r="E616" s="9">
         <v>28799.0</v>
       </c>
       <c r="F616" s="7" t="s">
@@ -20647,271 +20646,271 @@
       </c>
       <c r="C617" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D617" s="5">
         <v>60.0</v>
       </c>
       <c r="E617" s="9">
         <v>37799.0</v>
       </c>
       <c r="F617" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
         <v>1</v>
       </c>
       <c r="B618" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D618" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E618" s="9">
         <v>24599.0</v>
       </c>
       <c r="F618" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
         <v>2</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D619" s="5">
         <v>1.0</v>
       </c>
       <c r="E619" s="9">
         <v>28499.0</v>
       </c>
       <c r="F619" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
         <v>3</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D620" s="5">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="E620" s="9">
         <v>34999.0</v>
       </c>
       <c r="F620" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
         <v>4</v>
       </c>
       <c r="B621" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D621" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E621" s="9">
         <v>39999.0</v>
       </c>
       <c r="F621" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
         <v>1</v>
       </c>
       <c r="B622" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D622" s="5">
         <v>55.0</v>
       </c>
       <c r="E622" s="9">
         <v>19099.0</v>
       </c>
       <c r="F622" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
         <v>2</v>
       </c>
       <c r="B623" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D623" s="5">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="E623" s="9">
         <v>22499.0</v>
       </c>
       <c r="F623" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
         <v>3</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D624" s="5">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="E624" s="9">
         <v>28499.0</v>
       </c>
       <c r="F624" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
         <v>4</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D625" s="5">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="E625" s="9">
         <v>31499.1</v>
       </c>
       <c r="F625" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
         <v>1</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D626" s="5">
-        <v>67.0</v>
+        <v>63.0</v>
       </c>
       <c r="E626" s="9">
         <v>17699.0</v>
       </c>
       <c r="F626" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
         <v>2</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D627" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E627" s="9">
         <v>24699.0</v>
       </c>
       <c r="F627" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
         <v>3</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D628" s="5">
-        <v>71.0</v>
+        <v>69.0</v>
       </c>
       <c r="E628" s="9">
         <v>26599.0</v>
       </c>
       <c r="F628" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
         <v>4</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D629" s="5">
-        <v>64.0</v>
+        <v>62.0</v>
       </c>
       <c r="E629" s="9">
         <v>29899.0</v>
       </c>
       <c r="F629" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
         <v>1</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D630" s="5">
         <v>68.0</v>
       </c>
       <c r="E630" s="9">
         <v>12499.0</v>
       </c>
       <c r="F630" s="7" t="s">
@@ -20927,151 +20926,151 @@
       </c>
       <c r="C631" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D631" s="5">
         <v>32.0</v>
       </c>
       <c r="E631" s="9">
         <v>13199.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>3</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D632" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E632" s="9">
         <v>15599.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>4</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D633" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E633" s="9">
         <v>17899.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>1</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D634" s="5">
         <v>0.0</v>
       </c>
       <c r="E634" s="9">
         <v>13790.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>2</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D635" s="5">
-        <v>47.0</v>
+        <v>37.0</v>
       </c>
       <c r="E635" s="9">
         <v>20990.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>3</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D636" s="5">
         <v>0.0</v>
       </c>
       <c r="E636" s="9">
         <v>12490.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>1</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D637" s="5">
-        <v>64.0</v>
+        <v>62.0</v>
       </c>
       <c r="E637" s="9">
         <v>5490.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>2</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D638" s="5">
         <v>50.0</v>
       </c>
       <c r="E638" s="9">
         <v>5490.0</v>
       </c>
       <c r="F638" s="7" t="s">
@@ -21127,51 +21126,51 @@
       </c>
       <c r="C641" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D641" s="5">
         <v>0.0</v>
       </c>
       <c r="E641" s="9">
         <v>15990.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>1</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D642" s="5">
-        <v>59.0</v>
+        <v>16.0</v>
       </c>
       <c r="E642" s="9">
         <v>10990.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>2</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D643" s="5">
         <v>0.0</v>
       </c>
       <c r="E643" s="9">
         <v>7460.0</v>
       </c>
       <c r="F643" s="7" t="s">
@@ -21187,111 +21186,111 @@
       </c>
       <c r="C644" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D644" s="5">
         <v>0.0</v>
       </c>
       <c r="E644" s="9">
         <v>8330.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>4</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D645" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E645" s="9">
         <v>9790.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>1</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D646" s="5">
-        <v>1.0</v>
+        <v>51.0</v>
       </c>
       <c r="E646" s="9">
         <v>5790.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>2</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1923</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D647" s="5">
-        <v>24.0</v>
+        <v>53.0</v>
       </c>
       <c r="E647" s="9">
         <v>5790.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>3</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D648" s="5">
-        <v>50.0</v>
+        <v>58.0</v>
       </c>
       <c r="E648" s="9">
         <v>6590.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>1</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D649" s="5">
         <v>0.0</v>
       </c>
       <c r="E649" s="9">
         <v>13990.0</v>
       </c>
       <c r="F649" s="7" t="s">
@@ -21327,151 +21326,151 @@
       </c>
       <c r="C651" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D651" s="5">
         <v>0.0</v>
       </c>
       <c r="E651" s="9">
         <v>19990.0</v>
       </c>
       <c r="F651" s="7" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
         <v>1</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D652" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E652" s="9">
         <v>25919.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>2</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D653" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E653" s="9">
         <v>15559.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>3</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D654" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E654" s="9">
         <v>19389.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>4</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D655" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E655" s="9">
         <v>24569.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>1</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D656" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E656" s="9">
         <v>13490.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>2</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D657" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E657" s="9">
         <v>7990.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>3</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D658" s="5">
         <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>9490.0</v>
       </c>
       <c r="F658" s="7" t="s">
@@ -21567,71 +21566,71 @@
       </c>
       <c r="C663" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D663" s="5">
         <v>0.0</v>
       </c>
       <c r="E663" s="9">
         <v>22490.0</v>
       </c>
       <c r="F663" s="7" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
         <v>1</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D664" s="5">
-        <v>6.0</v>
+        <v>51.0</v>
       </c>
       <c r="E664" s="9">
         <v>10660.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>2</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D665" s="5">
-        <v>8.0</v>
+        <v>39.0</v>
       </c>
       <c r="E665" s="9">
         <v>12500.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>1</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D666" s="5">
         <v>0.0</v>
       </c>
       <c r="E666" s="9">
         <v>13890.0</v>
       </c>
       <c r="F666" s="7" t="s">
@@ -21687,371 +21686,371 @@
       </c>
       <c r="C669" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D669" s="5">
         <v>0.0</v>
       </c>
       <c r="E669" s="9">
         <v>12490.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>1</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D670" s="5">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="E670" s="9">
         <v>5790.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>2</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D671" s="5">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
       <c r="E671" s="9">
         <v>5790.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>3</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D672" s="5">
-        <v>21.0</v>
+        <v>28.0</v>
       </c>
       <c r="E672" s="9">
         <v>6490.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>4</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D673" s="5">
-        <v>24.0</v>
+        <v>69.0</v>
       </c>
       <c r="E673" s="9">
         <v>6490.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>1</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>2005</v>
       </c>
       <c r="D674" s="5">
-        <v>15.0</v>
+        <v>7.0</v>
       </c>
       <c r="E674" s="9">
         <v>11490.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>2</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>2007</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>2008</v>
       </c>
       <c r="D675" s="5">
-        <v>61.0</v>
+        <v>13.0</v>
       </c>
       <c r="E675" s="9">
         <v>13490.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>1</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>2011</v>
       </c>
       <c r="D676" s="5">
-        <v>34.0</v>
+        <v>18.0</v>
       </c>
       <c r="E676" s="9">
         <v>9490.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>2</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>2013</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D677" s="5">
-        <v>49.0</v>
+        <v>22.0</v>
       </c>
       <c r="E677" s="9">
         <v>11990.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>3</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D678" s="5">
-        <v>65.0</v>
+        <v>24.0</v>
       </c>
       <c r="E678" s="9">
         <v>14990.0</v>
       </c>
       <c r="F678" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>1</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D679" s="5">
-        <v>68.0</v>
+        <v>57.0</v>
       </c>
       <c r="E679" s="9">
         <v>17790.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>2</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D680" s="5">
         <v>53.0</v>
       </c>
       <c r="E680" s="9">
         <v>9190.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>3</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D681" s="5">
-        <v>87.0</v>
+        <v>27.0</v>
       </c>
       <c r="E681" s="9">
         <v>11290.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>4</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D682" s="5">
-        <v>85.0</v>
+        <v>74.0</v>
       </c>
       <c r="E682" s="9">
         <v>15290.0</v>
       </c>
       <c r="F682" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="11">
         <v>5</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D683" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E683" s="9">
         <v>19490.0</v>
       </c>
       <c r="F683" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
         <v>6</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D684" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E684" s="9">
         <v>10990.0</v>
       </c>
       <c r="F684" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>7</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D685" s="5">
-        <v>9.0</v>
+        <v>72.0</v>
       </c>
       <c r="E685" s="9">
         <v>13490.0</v>
       </c>
       <c r="F685" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>8</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D686" s="5">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E686" s="9">
         <v>17490.0</v>
       </c>
       <c r="F686" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="11">
         <v>1</v>
       </c>
       <c r="B687" s="6"/>
       <c r="C687" s="7" t="s">
         <v>2043</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>6480.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>2044</v>
       </c>
@@ -25183,51 +25182,51 @@
       </c>
       <c r="C861" s="7" t="s">
         <v>2394</v>
       </c>
       <c r="D861" s="5">
         <v>0.0</v>
       </c>
       <c r="E861" s="9">
         <v>2390.0</v>
       </c>
       <c r="F861" s="7" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="11">
         <v>3</v>
       </c>
       <c r="B862" s="6" t="s">
         <v>2396</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>2397</v>
       </c>
       <c r="D862" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E862" s="9">
         <v>1050.0</v>
       </c>
       <c r="F862" s="7" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" s="11">
         <v>4</v>
       </c>
       <c r="B863" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>2400</v>
       </c>
       <c r="D863" s="5">
         <v>0.0</v>
       </c>
       <c r="E863" s="9">
         <v>830.0</v>
       </c>
       <c r="F863" s="7" t="s">
@@ -27341,51 +27340,50 @@
       <c r="F977" s="7" t="s">
         <v>2657</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="11">
         <v>1</v>
       </c>
       <c r="B978" s="6" t="s">
         <v>2658</v>
       </c>
       <c r="C978" s="7" t="s">
         <v>2659</v>
       </c>
       <c r="D978" s="5">
         <v>21.0</v>
       </c>
       <c r="E978" s="9">
         <v>61268.4</v>
       </c>
       <c r="F978" s="7" t="s">
         <v>2660</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_18"/>
@@ -28323,79 +28321,71 @@
     <hyperlink ref="F958" r:id="rId_hyperlink_950"/>
     <hyperlink ref="F959" r:id="rId_hyperlink_951"/>
     <hyperlink ref="F960" r:id="rId_hyperlink_952"/>
     <hyperlink ref="F961" r:id="rId_hyperlink_953"/>
     <hyperlink ref="F962" r:id="rId_hyperlink_954"/>
     <hyperlink ref="F963" r:id="rId_hyperlink_955"/>
     <hyperlink ref="F964" r:id="rId_hyperlink_956"/>
     <hyperlink ref="F965" r:id="rId_hyperlink_957"/>
     <hyperlink ref="F966" r:id="rId_hyperlink_958"/>
     <hyperlink ref="F967" r:id="rId_hyperlink_959"/>
     <hyperlink ref="F968" r:id="rId_hyperlink_960"/>
     <hyperlink ref="F969" r:id="rId_hyperlink_961"/>
     <hyperlink ref="F970" r:id="rId_hyperlink_962"/>
     <hyperlink ref="F971" r:id="rId_hyperlink_963"/>
     <hyperlink ref="F972" r:id="rId_hyperlink_964"/>
     <hyperlink ref="F973" r:id="rId_hyperlink_965"/>
     <hyperlink ref="F974" r:id="rId_hyperlink_966"/>
     <hyperlink ref="F975" r:id="rId_hyperlink_967"/>
     <hyperlink ref="F976" r:id="rId_hyperlink_968"/>
     <hyperlink ref="F977" r:id="rId_hyperlink_969"/>
     <hyperlink ref="F978" r:id="rId_hyperlink_970"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.clear-air.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
   <dc:description>Этот документ был сгенерирован на сайте https://www.clear-air.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>